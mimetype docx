--- v0 (2026-03-06)
+++ v1 (2026-04-24)
@@ -625,656 +625,669 @@
         <w:rPr/>
         <w:t xml:space="preserve">], Ph.D. Thesis, Dec. 2015 - Dec. 2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Arnaud TOURNIER - Adapter l’architecture et la ville à l’intensification des flux de données numériques : évaluation d’une solution informatique distribuée à travers les bâtiments dans une perspective de réduction énergétique et de souveraineté informationnelle, Ph.D. Thesis, Jan. 2020 - resignation in Jun. 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Benjamin BEAUCAMP - Vers une visualisation située d’une cartographie sensible des villes : qualification par apprentissage automatique de la perception de l'espace urbain par un piéton en mobilité, Ph.D. Thesis, Jan. 2021 - Jun. 2024</w:t>
-[...56 lines deleted...]
-        <w:t xml:space="preserve">Ziang CUI, 2022 [</w:t>
+        <w:t xml:space="preserve">Benjamin BEAUCAMP - Vers une visualisation située d’une cartographie sensible des villes : qualification par apprentissage automatique de la perception de l'espace urbain par un piéton en mobilité [</w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">*</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">], Ph.D. Thesis, Jan. 2021 - Jun. 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chongan WANG - Integrating Pedestrian-based Panoramic Street View Video in Virtual Reality for the Characterization of Urban Visual Walkability, Ph.D. Thesis, Oct. 2022 - Nov. 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Julien BRACQUART - Distances, intégration et adjacence pour cartographier la marchabilité des environnements urbains, Ph.D. Thesis, Oct. 2022 - Mar. 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Justin CHIKHAOUI - Modélisation et analyse du potentiel d'intégration massive de technologies numériques dans les territoires urbains, Ph.D. Thesis, Oct. 2023 -- Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Master’s co-supervision</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ziang CUI, 2022 [</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">*</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">**</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Xinyi LI, 2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Athanase BOURONOPOULOS, 2022 [</w:t>
-      </w:r>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Thomas LE JAN, 2020 [</w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">*</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sam MAILLY, 2020</w:t>
+        <w:t xml:space="preserve">Yuancheng ZHANG, 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Joanne KHEIR, 2018 [</w:t>
+        <w:t xml:space="preserve">Thomas LE JAN, 2020 [</w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">*</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bastien BIGNON, 2017 [</w:t>
+        <w:t xml:space="preserve">Sam MAILLY, 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Joanne KHEIR, 2018 [</w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">*</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kevin HARTWELL, 2016 [</w:t>
+        <w:t xml:space="preserve">Bastien BIGNON, 2017 [</w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">*</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kevin HARTWELL, 2016 [</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">*</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">**</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Houda BELGACEM, 2015 [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">*</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romuald TISSERAND, 2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guillaume CHAUVAT, 2012 [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">*</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">**</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Participation in scientific projects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CITY-STEP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - How city morphology and environmental effects shape gait while walking, ANR-25-CE22-2248, 2026-2030 (555 ke)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ResilientGAIA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Reliable Positioning System for Soft Mobility Safety Enhancement with a Green AI Approach, ANR-23-CE22-0004, 2024-2028 (258 k€)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">PicoPatt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Urban picoclimatic patterns, ANR-23-CE22-0005, 2024-2027 (393 k€)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lunne</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - In search of tradeoff for a sustainable ALAN, ANR-22-CE22-0004, 2022-2026 (464 k€)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DésiVille</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Support tools to the drainage of artificial grounds: methodological developments for the evaluation of drainage potential and catalog of solutions applicable in the city, ADEME-21DAD0029, 2021-2024 (194 k€)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CoolScapes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - The cooled urban space: technological, spatial and cultural perspectives, ANR-18-CE22-0003, 2018-2022 (190 k€)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AVIDON</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Architecture and the city in the face of the scale-up of digital data streams. Evaluation of a computing solution across buildings, CNRS/MITI, 2020-2021 (10 k€)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projet </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISORE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Smart management infrastructure toward a renewable energy-focused society, CNRS/Cellule Energie, 2019-2020 (13 k€)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Merubbi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Methods for exploiting useful resources of a bioclimatic building in its built environment, ANR-13-VBDU-0007-02, 2014-2018 (905 k€)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Urbasis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - URBAn SeISmology: seismic vulnerability and damage assessment using innovative methods, ANR-09-RISK-009, 2010-2013 (563 k€)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Eval-PDU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Urban mobility plan environmental impacts assessment, ANR-08-VILL-0005, 2009-2013 (1,078 k€)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ambioflux - Towards a typology of the environmental impact factors of pedestrian flows in the city: exploratory research on the notion of ambiances' markers, PIRVE 2008 # 1004 (The City and Environment Interdisciplinary Research Programme), 2008-2010</w:t>
       </w:r>
     </w:p>
@@ -1294,3228 +1307,3349 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating functional accessibility and pedestrian environmental comfort: A spatially explicit framework for urban walkability evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daytime Visual Walkability: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chongan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/23998083251413000⟩</w:t>
+              <w:t xml:space="preserve">Transactions in GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (2), pp.e70249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tgis.70249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05448447v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the frame: evaluating panoramic vs. perspective images for assessing place perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Beaucamp</w:t>
+                <w:t xml:space="preserve">Integrating functional accessibility and pedestrian environmental comfort: A spatially explicit framework for urban walkability evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13658816.2025.2483857⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23998083251413000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101586v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes radiatifs et aérauliques en milieu urbain : comment la géomatique contribue à améliorer leur connaissance et leur prévision ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Unveiling thermal diversity in urban coolspots through microclimate mobile-measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1329⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-025-02926-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199115v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling thermal diversity in urban coolspots through microclimate mobile-measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Phénomènes radiatifs et aérauliques en milieu urbain : comment la géomatique contribue à améliorer leur connaissance et leur prévision ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Siret</w:t>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00484-025-02926-3⟩</w:t>
+              <w:t xml:space="preserve">Risques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.127-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109913v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale thermal variations in a walkable urban area during hot days: Analysis through mobile measurements and Day PET Signatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+                <w:t xml:space="preserve">Beyond the frame: evaluating panoramic vs. perspective images for assessing place perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beaucamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leduc</w:t>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2025.2483857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.112176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04742451v1</w:t>
+                <w:t xml:space="preserve">hal-05101586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient matrix algebra encoding for urban solar irradiation simulation: fine-grid ground-level estimation with vector data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Microscale thermal variations in a walkable urban area during hot days: Analysis through mobile measurements and Day PET Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 267, pp.112176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.112176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13658816.2024.2425339⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04774024v1</w:t>
+                <w:t xml:space="preserve">hal-04742451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood identity: a methodological perspective from Nantes-France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edmond Manahasa</w:t>
+                <w:t xml:space="preserve">Geoclimatic modeling: tools, limits and outlooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odeta Manahasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Leduc</w:t>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Halgand</w:t>
+                <w:t xml:space="preserve">Alexandre Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archnet-IJAR International Journal of Architectural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/ARCH-09-2023-0239⟩</w:t>
+              <w:t xml:space="preserve">Risques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04423277v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoclimatic modeling: tools, limits and outlooks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Efficient matrix algebra encoding for urban solar irradiation simulation: fine-grid ground-level estimation with vector data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziang Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hiba Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1272⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2024.2425339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010035v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual complexity of urban streetscapes: human vs computer vision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neighbourhood identity: a methodological perspective from Nantes-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Manahasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Florio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Odeta Manahasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Sutter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Brémond</w:t>
+                <w:t xml:space="preserve">Marie-Paule Halgand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00138-023-01484-1⟩</w:t>
+              <w:t xml:space="preserve">Archnet-IJAR International Journal of Architectural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/ARCH-09-2023-0239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04319301v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based approach to addressing energy demand in sustainable urban systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Une méthodologie d’analyse des dispositifs de rafraîchissement estival basée sur la métrologie climatique mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2022.100844⟩</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Changement climatique : les territoires acteurs des trajectoires d’adaptation et de transition écologique, 20 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/climat/202320008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03944160v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04255676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie d’analyse des dispositifs de rafraîchissement estival basée sur la métrologie climatique mobile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A model-based approach to addressing energy demand in sustainable urban systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/climat/202320008⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.100844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2022.100844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04255676v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a composite model for predicting urban surface temperature distribution in the context of GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziang Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2600 (9), pp.092026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2600/9/092026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE WHOLE IS OTHER THAN THE SUM OF ITS PARTS: SENSIBILITY ANALYSIS OF 360° URBAN IMAGE SPLITTING</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Visual complexity of urban streetscapes: human vs computer vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Servières</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-33-2022⟩</w:t>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00138-023-01484-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03684189v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing thermally sensitive public spaces: an analysis through urban design media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
+                <w:t xml:space="preserve">THE WHOLE IS OTHER THAN THE SUM OF ITS PARTS: SENSIBILITY ANALYSIS OF 360° URBAN IMAGE SPLITTING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beaucamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leduc</w:t>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13574809.2022.2062312⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, V-4, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-33-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03654711v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled use of isovists and wavelets for street intersection pattern determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Designing thermally sensitive public spaces: an analysis through urban design media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+              <w:t xml:space="preserve">Journal of Urban Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/23998083221138833⟩</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13574809.2022.2062312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843852v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03654711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a solar model and shadow plotting in the context of a 2D GIS: a validation based on radiometric measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Coupled use of isovists and wavelets for street intersection pattern determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig31.241-263⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23998083221138833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189109v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban cooling strategies as interaction opportunities in the public space: a methodological proposal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Implementation of a solar model and shadow plotting in the context of a 2D GIS: a validation based on radiometric measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2042 (1), pp.012128. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (3-4), pp.241-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2042/1/012128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rig31.241-263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445642v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The automatic classification of urban open space by a pattern-matching method of the viewshed at intersections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Leduc</w:t>
+                <w:t xml:space="preserve">Urban cooling strategies as interaction opportunities in the public space: a methodological proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hartwell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2399808318816994⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2042 (1), pp.012128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2042/1/012128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945663v1</w:t>
+                <w:t xml:space="preserve">hal-03445642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of urban street trees on building cooling energy needs: the role of foliage density and planting pattern</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The automatic classification of urban open space by a pattern-matching method of the viewshed at intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Auline Rodler</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hartwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102633⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (6), pp.1065-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2399808318816994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046054v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum-area ellipse bounding an isovist: towards a 2D GIS-based efficient implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Assessing the effects of urban street trees on building cooling energy needs: the role of foliage density and planting pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Tsoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Leduc</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13658816.2020.1800017⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.102633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916059v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local climate zone approach on local and micro scales: Dividing the urban open space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Minimum-area ellipse bounding an isovist: towards a 2D GIS-based efficient implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2020.1800017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02086327v1</w:t>
+                <w:t xml:space="preserve">hal-02916059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « vu -pas vu » comme dépassement de « la nécessaire politesse entre savoirs »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Local climate zone approach on local and micro scales: Dividing the urban open space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.100457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412287v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une forme urbaine facteur de bien-être : analyse des bassins de visibilité et objectivation de la perception sensible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Le « vu -pas vu » comme dépassement de « la nécessaire politesse entre savoirs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Qu'est-ce qui fait laboratoire ?, 18, pp.225-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347164v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparée de quatre indicateurs qualifiant le champ visuel d'un piéton en milieu urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Pour une forme urbaine facteur de bien-être : analyse des bassins de visibilité et objectivation de la perception sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.321-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2015.0797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.25.75-98⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01150201v1</w:t>
+                <w:t xml:space="preserve">hal-01347164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage de la morphométrie dans la révélation des préférences de mobilité. Application aux cheminements piétons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Étude comparée de quatre indicateurs qualifiant le champ visuel d'un piéton en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
+                <w:t xml:space="preserve">Guillaume Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 24 (1), pp.101-130. </w:t>
+              <w:t xml:space="preserve">, 2015, Traitement de l'information et prospective, 25 (1), pp.75-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.24.101-130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rig.25.75-98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345703v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic vulnerability assessment of urban environments in moderate-to-low seismic hazard regions using association rule learning and support vector machine methods</w:t>
+                <w:t xml:space="preserve">Usage de la morphométrie dans la révélation des préférences de mobilité. Application aux cheminements piétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Riedel</w:t>
+                <w:t xml:space="preserve">Arnaud Piombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gueguen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-014-1538-0⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.101-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.24.101-130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121491v1</w:t>
+                <w:t xml:space="preserve">hal-01345703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des tissus urbains à partir de l’analyse structurelle des réseaux viaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic vulnerability assessment of urban environments in moderate-to-low seismic hazard regions using association rule learning and support vector machine methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Hamaina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (2), pp.1111-1141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.25009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-014-1538-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01345699v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PirVE AMBIOFLUX. Caractérisation interdisciplinaire et intersectorielle des attracteurs paysagers des ambiances piétonnes du quartier de Hautepierre à Strasbourg</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des tissus urbains à partir de l’analyse structurelle des réseaux viaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Albisser</w:t>
+                <w:t xml:space="preserve">Rachid Hamaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Depeau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491479v1</w:t>
+                <w:t xml:space="preserve">halshs-01345699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Soundmarks Psychophysical Geodimensioning:</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">PirVE AMBIOFLUX. Caractérisation interdisciplinaire et intersectorielle des attracteurs paysagers des ambiances piétonnes du quartier de Hautepierre à Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Albisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Luckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Service Science and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.7-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345710v1</w:t>
+                <w:t xml:space="preserve">hal-01491479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Urban Soundmarks Psychophysical Geodimensioning:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Service Science and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (4), pp.429-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jssm.2010.34049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulation par automates cellulaires bi-dimensionnels en géotectonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 18 (4), pp.397-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4525,333 +4659,333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D City Models and urban information: Current issues and perspectives – European COST Action TU0801</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-F Cutting-Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118, 2014, 978-2-7598-1153-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/TU0801/201400001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage Java(TM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Technip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.288, 2001, 9782710807841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation JavaScript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.336, 1996, 2-212-08937-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4861,137 +4995,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage, Usability, and Utility of 3D City Models – European COST Action TU0801</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Billen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2-7598-0798-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5001,1199 +5135,1199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et représentation cartographique de l’impression de confinement d’un piéton immergé dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Leduc; Francis Miguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences - Actes de la conférence SCAN'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.01011, 2018, EDP Sciences Proceedings, 978-2-7598-9056-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20184701011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Perspectives Integration in the Qualification of the Urban Spaces: Towards a 2D- and a 3D-Enrichment of the S-Partition Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara E.A. Piga; Rossella Salerno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Design and Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-82, 2017, 978-3-319-51803-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-51804-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche du paysage sonore par analogie au visuel - si le son donne à voir, le champ de vision donne-t-il à entendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Guiu; Guillaume Faburel; Marie-Madeleine Mervant-Roux; Henry Torgue; Philippe Woloszyn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soundspaces - Espaces, expériences et politiques du sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.241-250, 2015, 978-2-7535-3460-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method to Characterize Density Adapted to a Coarse City Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Hamaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vasily Popovich; Christophe Claramunt; Manfred Schrenk; Kyrill Korolenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Fusion and Geographic Information Systems (IF AND GIS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-3-642-31832-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-31833-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a mixed approach combining visibility and mobility studies to analyze the Eleftheria Square, Nicosia (CY)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odysseas Kontovourkis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland Billen; Matteo Caglioni; Ognen Marina; Giovanni Rabino; Roberto San José. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Issues in Urban and Environmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Società Editrice Esculapio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-76, 2012, 978-88-7488-546-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Urban Fabrics Characterization Based on Buildings Footprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Hamaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Gensel; Didier Josselin; Danny Vandenbroucke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging the Geographic Information Sciences - International AGILE'2012 Conference, Avignon (France), April, 24-27, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.327-346, 2012, 978-3-642-29062-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-29063-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Surrounding Space to Assess the Pedestrian Visual Aperture Angle in the Urban Fabric: Toward a Kurtosis-Based Isovist Indicator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Towards a “typification” of the Pedestrian Surrounding Space: Analysis of the Isovist Using Digital Signal processing Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Vasily V. Popovich; Christophe Claramunt; Thomas Devogele; Manfred Schrenk; Kyrill Korolenko. </w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stan Geertman; Wolfgang Reinhardt; Fred Toppen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Fusion and Geographic Information Systems - Towards the Digital Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19766-6_11⟩</w:t>
+              <w:t xml:space="preserve">Advancing Geoinformation Science for a Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer-Verlag Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-3-642-19788-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19789-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347331v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a “typification” of the Pedestrian Surrounding Space: Analysis of the Isovist Using Digital Signal processing Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Surrounding Space to Assess the Pedestrian Visual Aperture Angle in the Urban Fabric: Toward a Kurtosis-Based Isovist Indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leduc</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Stan Geertman; Wolfgang Reinhardt; Fred Toppen. </w:t>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vasily V. Popovich; Christophe Claramunt; Thomas Devogele; Manfred Schrenk; Kyrill Korolenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Geoinformation Science for a Changing World</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19789-5_14⟩</w:t>
+              <w:t xml:space="preserve">Information Fusion and Geographic Information Systems - Towards the Digital Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-142, 2011, 978-3-642-19765-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19766-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347341v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Spatial Semantics to Analyze the Visual Dynamics of the Pedestrian Mobility in the Urban Fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leduc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Painho; Maribel Yasmina Santos; Hardy Pundt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geospatial Thinking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-257, 2010, 978-3-642-12325-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12326-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Horák; L. Halounová; D. Kusendová; P. Rapant; Vít. Vozenílek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geoinformation Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VŠB - Technical University of Ostrava, pp.43--56, 2009, 978-80-248-2145-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01093211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6203,5238 +6337,5238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of GNSS LOS/NLOS Labeling Techniques Based on a 3D model and Sky View Imagery for Soft Mobility and Vehicle Data in Urban Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE’s Aerospace and Electronics Systems Society (AESS); The Institute of Navigation (ION), Apr 2025, Salt Lake City, United States. pp.1192-1203, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une typologie de surfaces urbaines basée sur des paramètres morpho-climatiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Auline Rodler</w:t>
+                <w:t xml:space="preserve">Revitalizing Walkability Scores: A New Assessment Based on Accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bracquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leduc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Rouchier</w:t>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Geographical Information Systems Theory, Applications and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers, France. pp.39-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012557500003696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583973v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revitalizing Walkability Scores: A New Assessment Based on Accessibility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Création d’une typologie de surfaces urbaines basée sur des paramètres morpho-climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Servières</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Geographical Information Systems Theory, Applications and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence IBPSA France 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire des Sciences de l'Ingénieur pour l'Environnement (LaSIE) de l'Université de La Rochelle, May 2024, La Rochelle – Ile d’Oléron, France. pp.447-454</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572047v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Will Virtual Reality Bring to the Qualification of Visual Walkability in Cities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chongan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geographical Information Systems Theory, Applications and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Angers, France. pp.203-210, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012731200003696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Human Body Mask Effects on GNSS Wearable Devices for Outdoor Pedestrian Navigation Using Fisheye Sky Views</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Athanase Bouronopoulos</w:t>
+                <w:t xml:space="preserve">Evaluation of Urban Perception Using Only Image Segmentation Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION Position Location and Navigation Symposium 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Geographical Information Systems Theory, Applications and Management 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.200-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011969700003473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110732v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Urban Perception Using Only Image Segmentation Features</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Human Body Mask Effects on GNSS Wearable Devices for Outdoor Pedestrian Navigation Using Fisheye Sky Views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Bouronopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Geographical Information Systems Theory, Applications and Management 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ION Position Location and Navigation Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Institute of Navigation (Manassas, Etats-Unis), Apr 2023, Monterey, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093906v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil properties and desealing strategies: feedback from the DésiVille project (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Prézeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Clozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUITMA 11 Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact énergétique des flux de données numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isovist computation of outdoor environment with semi-dense line SLAM and monocular camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leduc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Robert</w:t>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Energie du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cellule énergie du CNRS, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Bouju; Christine Plumejeaud-Perreau, May 2021, La Rochelle, France. pp.77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521821v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isovist computation of outdoor environment with semi-dense line SLAM and monocular camera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D et analyse visuelle des environnements urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Servières</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alain Bouju; Christine Plumejeaud-Perreau, May 2021, La Rochelle, France. pp.77-88</w:t>
+              <w:t xml:space="preserve">Webinar 3D et geospatial, co-organisé par le GDR CNRS MAGIS et le GDR CNRS IG-RV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Myriam Servières, Sidonie Christophe et Gilles Gesquière, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368466v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D et analyse visuelle des environnements urbains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Implementation of a solar model and shadow plotting in the context of a 2D GIS: challenges and applications for the cooling effect of tree-covered based greening solutions in urban public spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar 3D et geospatial, co-organisé par le GDR CNRS MAGIS et le GDR CNRS IG-RV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Myriam Servières, Sidonie Christophe et Gilles Gesquière, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Bouju; Christine Plumejeaud-Perreau, May 2021, La Rochelle, France. pp.89-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521853v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a solar model and shadow plotting in the context of a 2D GIS: challenges and applications for the cooling effect of tree-covered based greening solutions in urban public spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">L’impact énergétique des flux de données numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alain Bouju; Christine Plumejeaud-Perreau, May 2021, La Rochelle, France. pp.89-100</w:t>
+              <w:t xml:space="preserve">Colloque Energie du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cellule énergie du CNRS, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368426v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical/Digital Spaces Collisions. So What? Session 9 – Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48537/hal-03220354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on interdisciplinary methods for the characterization of thermal perception in public spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISBAT 2019 – Climate Resilient Cities - Energy Efficiency &amp; Renewables in the Digital Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland. pp.012007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The space-time cube as an effective way of representing and analysing the streetscape along a pedestrian route in an urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leduc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Architecture Envisioning Conference (EAEA14 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Lescop; Anetta Kępczyńska-Walczak, Sep 2019, Nantes, France. pp.03005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20196403005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a QGIS-based Graph Carrier of Urban Information and Spotting Wind Behavior at the Pedestrian Level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">immersion - émersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Musy</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Miguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCAN’18 – 8e Séminaire de Conception Architecturale Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR AAU; Ecole nationale supérieure d'architecture de Nantes, Oct 2018, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184700001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977551v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">immersion - émersion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Towards a QGIS-based Graph Carrier of Urban Information and Spotting Wind Behavior at the Pedestrian Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Miguet</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN’18 – 8e Séminaire de Conception Architecturale Numérique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903325v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting the buildings' envelopes in order to prevent the surrounding mask effect: towards an efficient implementation in the context of SketchUp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hartwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passive Low Energy Architecture - Design to thrive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom. pp.2077-2083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'influence de la végétation et du relief dans la simulation de la ville à l'échelle du quartier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">T4SU : analyses et représentations des vues du ciel, du soleil et des saillances paysagères dans le contexte d'un outil de CAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hartwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN'16 - Séminaire de conception architecturale numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Pierre Goulette; Bernard Ferries, Sep 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandro Bimonte; Thomas Devogele; Ali Hassan, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363682v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ego-city. Automatic textual description of urban ambiences’ factors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">What is the required level of details to represent the impact of the built environment on energy demand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tourre</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Volos, Greece. p. 541 - 545</w:t>
+              <w:t xml:space="preserve">International Conference on Sustainable Synergies from Buildings to the Urban Scale, SBE16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dimitrios Aravantinos; Theodoros Theodosiou; Christina Giarma, Oct 2016, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404442v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T4SU : analyses et représentations des vues du ciel, du soleil et des saillances paysagères dans le contexte d'un outil de CAO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hartwell</w:t>
+                <w:t xml:space="preserve">Ego-city. Automatic textual description of urban ambiences’ factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Signorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leduc</w:t>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandro Bimonte; Thomas Devogele; Ali Hassan, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Volos, Greece. p. 541 - 545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402727v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the required level of details to represent the impact of the built environment on energy demand?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">How far is far enough? Towards an adaptive and &amp;quot; site-centric &amp;quot; modelling integrating co-visibility constraints for optimal land use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Signorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Musy</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sustainable Synergies from Buildings to the Urban Scale, SBE16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dimitrios Aravantinos; Theodoros Theodosiou; Christina Giarma, Oct 2016, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Spatial Accuracy 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409618v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How far is far enough? Towards an adaptive and &amp;quot; site-centric &amp;quot; modelling integrating co-visibility constraints for optimal land use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">De l'influence de la végétation et du relief dans la simulation de la ville à l'échelle du quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Signorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.233-240</w:t>
+              <w:t xml:space="preserve">SCAN'16 - Séminaire de conception architecturale numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Pierre Goulette; Bernard Ferries, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347157v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche socio-spatiale de l’intermodalité dans les espaces gares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es rencontres de Théoquant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Théoquant, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01196231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermodal public transit and spatio-temporal activity of passengers during transfers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Morphométrie des espaces urbains et expression d'un ressenti d'agrément : approche de la notion de bien-être par la quantification informationnelle du bassin de visibilité du piéton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Luckel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of American Geographers, Apr 2014, Tampa, United States</w:t>
+              <w:t xml:space="preserve">5e CONGRÈS NATIONAL EN SANTÉ-ENVIRONNEMENT Paysage, Urbanisme et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE SANTÉ ET ENVIRONNEMENT, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01196227v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil pour la résilience des paysages sonores &amp;quot;low-fi&amp;quot; des centre-villes, application à la qualification multi-sources de la commune de Bruz (35).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Intermodal public transit and spatio-temporal activity of passengers during transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure L. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Conesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Piombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Roscoff, France</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of American Geographers, Apr 2014, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01025074v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01196227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphométrie des espaces urbains et expression d'un ressenti d'agrément : approche de la notion de bien-être par la quantification informationnelle du bassin de visibilité du piéton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Un outil pour la résilience des paysages sonores &amp;quot;low-fi&amp;quot; des centre-villes, application à la qualification multi-sources de la commune de Bruz (35).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Woloszyn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Luckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e CONGRÈS NATIONAL EN SANTÉ-ENVIRONNEMENT Paysage, Urbanisme et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE SANTÉ ET ENVIRONNEMENT, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535997v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01025074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement bâti et mobilité piétonne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Visibilité et prévisibilité : cartographie de la part cachée d'un paysage urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
+                <w:t xml:space="preserve">Guillaume Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COPIE 2013 - Colloque International Francophone Piéton 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SAGEO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rémy Thibaud; Françoise Gourmelon, Sep 2013, Brest, France. pp.185-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347252v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVIRONNEMENT BATI ET MOBILITE PIETONNE ANALYSE MORPHOMETRIQUE DES ESPACES DE VISIBILITE ET CHOIX D'ITINERAIRES PEDESTRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone Piéton COPIE 2013 - La ville sous nos pieds: connaissances et pratiques favorables aux mobilités piétonnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibilité et prévisibilité : cartographie de la part cachée d'un paysage urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Environnement bâti et mobilité piétonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Piombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chauvat</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rémy Thibaud; Françoise Gourmelon, Sep 2013, Brest, France. pp.185-196</w:t>
+              <w:t xml:space="preserve">COPIE 2013 - Colloque International Francophone Piéton 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347228v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A visibility based method to assess the shrinkage feeling in downtown Detroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Hamaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.803-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a landscape potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference "Reliability and Statistics in Transportation and Communication" (RelStat'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Riga, Latvia. pp.ISBN 978-9984-818-46-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635714v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural analysis of the streets’ network to urban fabric characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Hamaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2011 - 25th International Cartographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a landscape potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A landscape potential characterization: spatial template of pedestrian ambient fields within the urban fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference "Reliability and Statistics in Transportation and Communication" (RelStat'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Riga, Latvia. pp.ISBN 978-9984-818-46-7</w:t>
+              <w:t xml:space="preserve">1e conférence intercontinentale en intelligence territoriale (IT-Gatineau 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634042v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A landscape potential characterization: spatial template of pedestrian ambient fields within the urban fabric</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1e conférence intercontinentale en intelligence territoriale (IT-Gatineau 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634058v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GearScape: an extensible free and open-source GIS adapted to the European Network of Territorial Intelligence main thematic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gonzalez Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t>
+              <w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614951v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00784703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GearScape: an extensible free and open-source GIS adapted to the European Network of Territorial Intelligence main thematic</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bougnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 5p</w:t>
+              <w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00784703v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle de décision environnementale de la mobilité douce; application aux parcours piétonniers en milieu urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Luckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Piombini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference of territorial intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00771660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new semantically enriched geoprocessing tool adapted to the Territorial Intelligence and socio-ecological foresight main thematics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand Ouest days of Territorial Intelligence IT-GO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Nantes - Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00938242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrbisGIS : un SIG du domaine public pour exploiter la composante spatiale d'un Système d'Information de campus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES - Edition 2009 des Journées Réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485141v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Soundmarks Psychophysical Geodimensioning: Towards Ambient Pointers Geosystemic computation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Geoprocesamiento con SQL en OrbisGIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Joanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronoise 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">III Jornadas de SIG libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de Girona, Mar 2009, Girona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486905v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01093395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoprocesamiento con SQL en OrbisGIS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Urban Soundmarks Psychophysical Geodimensioning: Towards Ambient Pointers Geosystemic computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Jornadas de SIG libre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat de Girona, Mar 2009, Girona, España</w:t>
+              <w:t xml:space="preserve">Euronoise 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01093395v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrbisGIS : un SIG du domaine public pour exploiter la composante spatiale d'un Système d'Information de campus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Dec 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">JRES - Edition 2009 des Journées Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804095v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando González Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Ostrava, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">urbSAT: from spatial SQL to urban indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">OrbisGIS, un sistema de información geográfica orientado a la investigación científica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gonzales-Cortès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Open Source World Conference, OSWC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Málaga, Andalusia, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329505v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01093156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of spatial indicators for urban terrain characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS-2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrbisGIS, un sistema de información geográfica orientado a la investigación científica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">urbSAT: from spatial SQL to urban indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando González Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Source World Conference, OSWC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Málaga, Andalusia, España</w:t>
+              <w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01093156v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Constrained Delaunay Triangulation implementation in Java for spatial hydrological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando González Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing geospatial knowledge : ”The geocognition project”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ECN and Keio Univ. Global COE joint workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Nantes, Oct 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01093171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDMS: An abstraction layer to enhance Spatial Data Infrastructures usability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando González Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th AGILE International Conference on Geographic Information Science - AGILE'2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional discrete computer model of the subduction erosion phenomenon (plate tectonics process)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Parallélisation d'automates cellulaires uni- et bi-dimensionnels et application à la modélisation du processus de subduction-érosion en tectonique des plaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESA'98 - 2e Congrès Mondial IMACS et IEEE/SMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Nabeul-Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">RENPAR'10 - 10e Rencontres francophones du Parallélisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Strasbourg, France. pp.191-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347606v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallélisation d'automates cellulaires uni- et bi-dimensionnels et application à la modélisation du processus de subduction-érosion en tectonique des plaques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">One-dimensional discrete computer model of the subduction erosion phenomenon (plate tectonics process)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENPAR'10 - 10e Rencontres francophones du Parallélisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Strasbourg, France. pp.191-194</w:t>
+              <w:t xml:space="preserve">CESA'98 - 2e Congrès Mondial IMACS et IEEE/SMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Nabeul-Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347607v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">t4gpd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:60d59b660feda4ede11fb014428a80c65100014b;origin=https://hal.archives-ouvertes.fr/hal-03474516;visit=swh:1:snp:abffc1afed89f44c51357811ddafcce8b725d0bc;anchor=swh:1:rel:b5f28e83e6245b873e9a4d752830bddd9f326ce9;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11444,154 +11578,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11601,143 +11735,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle de décision environnementale de la mobilité douce - application aux parcours piétonniers en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Luckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Piombini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11747,406 +11881,406 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Coolscapes - Compte-rendu final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 1563 Ambiances Architectures Urbanités (AAU); Centre de recherche nantais Architectures Urbanités. 2024, pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04616801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de trois dispositifs de rafraîchissement dans l’espace public urbain de l’agglomération nantaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nantes Métropole. 2024, pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05188412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude interdisciplinaire de l’expérience thermique des citadins dans l’espace public : étude de cas de l’aménagement Feydeau-Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nantes Métropole; AAU-CRENAU. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05188477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du socle 3D CityGML Nantes - Secteur centre-ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Signorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] UMR CNRS 1563 AAU / CRENAU. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12156,100 +12290,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations par réseaux d'automates cellulaires et simulations parallèles du phénomène de subduction-érosion en tectonique des plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Pierre et Marie Curie - Paris VI, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00327733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12259,91 +12393,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la dimensionnalité et approche sujet-centrée pour l’analyse des formes urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Nantes Université, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05246530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12353,105 +12487,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier SAGEO 2021 : Traitements spatiaux avec le plugin Python t4gpd dans le contexte d’un Jupyter Notebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. La Rochelle, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId309"/>
+      <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12519,51 +12653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3D269D5"/>
+    <w:nsid w:val="92E55A37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12667,51 +12801,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EF7D0F9"/>
+    <w:nsid w:val="6A517082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12815,51 +12949,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C3C106A"/>
+    <w:nsid w:val="790A38D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12963,51 +13097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="380FDE66"/>
+    <w:nsid w:val="9C8B005D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13111,51 +13245,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F88D7D8F"/>
+    <w:nsid w:val="94D39C1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13259,51 +13393,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="858757F6"/>
+    <w:nsid w:val="A1BFB9E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13407,51 +13541,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0A1B184E"/>
+    <w:nsid w:val="4847815D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13656,51 +13790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5728-9787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053495098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2228-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nantes.archi.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/crenau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d2012.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vupasvu2017.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scan2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/building-and-environment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journals.elsevier.com/computers-environment-and-urban-systems" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/energy-and-buildings" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.sagepub.com/home/epb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/tgis20/current" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/journals/cjud20" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rig.revuesonline.com/en/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ambiances.revues.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gdr-magis.imag.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ambiances.net/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-03237407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04514769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1742-6596/2600/9/092026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ion.org/plans/abstracts.cfm?paperID=11925" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-03368466" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01873555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01581431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01375589" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/2399808318816994" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01281685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-01347228" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rig.revuesonline.com/articles/lvrig/abs/2015/01/lvrig251p75/lvrig251p75.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-25-CE22-2248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE22-0004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE22-0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-22-CE22-0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/desiville-outils-daide-a-la-desimpermeabilisation-des-sols-artificialises-developpements-methodologiques-pour-levaluation-du-potentiel-de-desimpermeabilisation-et-catalogue-de-so/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coolscapes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/avidon-larchitecture-et-la-ville-face-a-lintensification-des-flux-de-donnees-numeriques-evaluation-dune-solution-informatique-distribuee-a-travers-les-batiments/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/isore-infrastructure-de-gestion-intelligente-pour-une-societe-tournee-vers-les-energies-renouvelables/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/merubbi-methodes-dexploitation-des-ressources-utiles-du-batiment-bioclimatique-dans-son-ilot/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/urbasis-sismologie-urbaine/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-08-VILL-0005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251413000" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beaucamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2025.2483857" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1329" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02926-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112176" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Cui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2024.2425339" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Manahasa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeta Manahasa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ARCH-09-2023-0239" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hamdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1272" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319301v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Florio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sutter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01484-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100844" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/9/092026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-33-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13574809.2022.2062312" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083221138833" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.241-263" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445642v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leduc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012128" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hartwell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808318816994" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Tsoka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102633" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leduc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2020.1800017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100457" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2015.0797" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150201v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.25.75-98" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.101-130" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121491v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Riedel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1538-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamaina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albisser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luckel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jssm.2010.34049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F Cutting-Decelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P de Almeida" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d.edpsciences.org/articles/3u3d/abs/2014/01/3u3d-cost2013/3u3d-cost2013.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/TU0801/201400001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/675/langage-javatm-le-.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lecomte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Informatique/Livre/programmation-javascript-9782212089370" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347580v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d.edpsciences.org/articles/3u3d/abs/2012/01/contents/contents.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Belgacem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs-conferences.org/articles/shsconf/abs/2018/08/contents/contents.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491469v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51804-6_6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51804-6_6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347179v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347216v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-31833-7_16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31833-7_16" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Kontovourkis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editrice-esculapio.com/cost-3d-issues-in-urban-environmental-systems/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29063-3_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29063-3_18" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347331v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347341v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chaillou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ouard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642197888" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19789-5_14" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347345v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093211v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116799v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028354" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583973v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bracquart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012557500003696" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572046v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongan Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012731200003696" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110732v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Bouronopoulos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093906v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011969700003473" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769990v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pr&#233;zeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521821v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368466v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521853v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368426v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220354v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220354" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372284v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273348v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196403005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977551v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903325v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184700001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579455v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363682v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Signorelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402727v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409618v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauzet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347157v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196231v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meissonnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196227v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025074v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535997v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545632v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347228v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745882v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bertrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347325v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634042v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634058v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784703v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez Cortes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771660v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938242v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485141v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486905v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093395v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804095v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358740v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Cort&#233;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329505v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzales-Cort&#232;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329503v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093171v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329500v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347606v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347607v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60d59b660feda4ede11fb014428a80c65100014b;origin=https://hal.archives-ouvertes.fr/hal-03474516;visit=swh:1:snp:abffc1afed89f44c51357811ddafcce8b725d0bc;anchor=swh:1:rel:b5f28e83e6245b873e9a4d752830bddd9f326ce9;path=/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486914v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616801v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188412v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188477v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359642v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327733v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05246530v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262455v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5728-9787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053495098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2228-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nantes.archi.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/crenau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d2012.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vupasvu2017.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scan2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/building-and-environment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journals.elsevier.com/computers-environment-and-urban-systems" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/energy-and-buildings" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.sagepub.com/home/epb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/tgis20/current" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/journals/cjud20" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rig.revuesonline.com/en/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ambiances.revues.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gdr-magis.imag.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ambiances.net/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-03237407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05585178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04514769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1742-6596/2600/9/092026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ion.org/plans/abstracts.cfm?paperID=11925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-03368466" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01873555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01581431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01375589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/2399808318816994" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01281685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-01347228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rig.revuesonline.com/articles/lvrig/abs/2015/01/lvrig251p75/lvrig251p75.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-25-CE22-2248" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE22-0004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE22-0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-22-CE22-0004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/desiville-outils-daide-a-la-desimpermeabilisation-des-sols-artificialises-developpements-methodologiques-pour-levaluation-du-potentiel-de-desimpermeabilisation-et-catalogue-de-so/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coolscapes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/avidon-larchitecture-et-la-ville-face-a-lintensification-des-flux-de-donnees-numeriques-evaluation-dune-solution-informatique-distribuee-a-travers-les-batiments/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/isore-infrastructure-de-gestion-intelligente-pour-une-societe-tournee-vers-les-energies-renouvelables/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/merubbi-methodes-dexploitation-des-ressources-utiles-du-batiment-bioclimatique-dans-son-ilot/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/urbasis-sismologie-urbaine/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-08-VILL-0005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongan Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.70249" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251413000" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02926-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1329" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beaucamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2025.2483857" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742451v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010035v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hamdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1272" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Cui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2024.2425339" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Manahasa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeta Manahasa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ARCH-09-2023-0239" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944160v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100844" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/9/092026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Florio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01484-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-33-2022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13574809.2022.2062312" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083221138833" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.241-263" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445642v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leduc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012128" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hartwell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808318816994" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Tsoka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102633" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leduc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2020.1800017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100457" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2015.0797" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150201v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.25.75-98" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.101-130" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Riedel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1538-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamaina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albisser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luckel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345710v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jssm.2010.34049" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347549v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F Cutting-Decelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P de Almeida" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d.edpsciences.org/articles/3u3d/abs/2014/01/3u3d-cost2013/3u3d-cost2013.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/TU0801/201400001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347349v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/675/langage-javatm-le-.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347350v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lecomte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Informatique/Livre/programmation-javascript-9782212089370" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d.edpsciences.org/articles/3u3d/abs/2012/01/contents/contents.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Belgacem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs-conferences.org/articles/shsconf/abs/2018/08/contents/contents.html" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51804-6_6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51804-6_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347179v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347216v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-31833-7_16" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31833-7_16" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Kontovourkis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editrice-esculapio.com/cost-3d-issues-in-urban-environmental-systems/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347299v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29063-3_18" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29063-3_18" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chaillou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ouard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642197888" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19789-5_14" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347331v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093211v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028354" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572047v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bracquart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012557500003696" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572046v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012731200003696" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093906v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011969700003473" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110732v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Bouronopoulos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769990v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pr&#233;zeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368466v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521853v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368426v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521821v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220354v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220354" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372284v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273348v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196403005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184700001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977551v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579455v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402727v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409618v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauzet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404442v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Signorelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347157v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363682v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196231v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meissonnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196227v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025074v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347228v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545632v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347252v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bertrand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634042v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347325v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634058v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784703v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez Cortes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771660v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938242v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804095v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093395v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485141v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358740v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Cort&#233;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzales-Cort&#232;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329504v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329505v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329503v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093171v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329500v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347607v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347606v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474516v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60d59b660feda4ede11fb014428a80c65100014b;origin=https://hal.archives-ouvertes.fr/hal-03474516;visit=swh:1:snp:abffc1afed89f44c51357811ddafcce8b725d0bc;anchor=swh:1:rel:b5f28e83e6245b873e9a4d752830bddd9f326ce9;path=/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486914v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616801v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188412v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188477v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359642v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327733v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05246530v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262455v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>