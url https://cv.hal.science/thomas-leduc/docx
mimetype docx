--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1,12598 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12546 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Leduc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5728-9787</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">053495098</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=VFqJHG8AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-2228-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Leduc is a CNRS research engineer (IRHC) at Nantes Université, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School of Architecture of Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 1563 AAU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> laboratory, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team CRENAU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. An applied mathematician by training, he holds a Ph.D. in computer science from the Université Pierre et Marie Curie (now renamed Sorbonne University) and a HDR (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, or accreditation to supervise research) from Nantes University. His research is devoted to understanding urban forms and spatial dynamics, with a particular focus on forms captured or experienced by the pedestrian through visibilities in particular. This understanding embraces various registers of form analysis including landscape, bioclimatic, layout, or interrelationships between components of the urban fabric.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main skills and activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organization of the &amp;quot;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City models</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; international conference (the final conference of the European Cost Action TU0801), Oct. 2012 - The book of proceedings has been printed and published (it is also available online)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organization of the CNRS thematic school “See or being seen… or not 2017”, Oct. 2017 (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">for further information</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organization of the 8th Digital Architectural Design Seminar (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCAN'18 - 8e séminaire de Conception Architecturale Numérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Oct. 2018 - The book of proceedings has been printed and published (it is also available online)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Occasional reviewer in Journals: </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CEUS); </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EPB); </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IJGIS); </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Urban Design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (JUD) ; </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RIG); </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances, Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Network in Geomatics MAGIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, member of the </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Ambiances Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main appointments</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">January 2014 - December 2018: Adjunct Director of AAU Laboratory (CNRS / Centrale Nantes / Schools of Architecture of Grenoble and Nantes, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">January 2015 - December 2018: Head of Team CRENAU (AAU Lab. - School of Architecture of Nantes, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">January 2014 - December 2014: Head of Team CERMA (AAU Lab. - School of Architecture of Nantes, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">January 2003: CNRS Research Engineer at CERMA (AAU Lab. - School of Architecture of Nantes, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">July 1998: CNRS Research Engineer at LSV Lab. and LMT Lab. (ENS de Cachan, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">October 1995 - July 1999: Ph.D. in Computer Science, Univ. Paris VI - Pierre and Marie Curie University (UPMC, Paris, France)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">An average of about 30 hours a year since 1998. Mainly in the Geographical Information Sciences and in Computer Sciences, at the master's degree or Ph.D. level.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rachid HAMAINA - Enrichissement des référentiels géographiques pour la caractérisation morphologique des tissus urbains, Ph.D. Thesis, Oct. 2009 - Oct. 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jean-Rémy SALLIOU - Evaluation du potentiel de ventilation naturelle de bâtiments en milieu urbain en intégrant la morphométrie des éléments urbains et des connaissances expérimentales, Ph.D. Thesis, Oct. 2011 - resignation in Aug. 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Houda BELGACEM - Génération d'un squelette informé et application à l'étude aéraulique de la forme urbaine [</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], Ph.D. Thesis, Dec. 2015 - Dec. 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arnaud TOURNIER - Adapter l’architecture et la ville à l’intensification des flux de données numériques : évaluation d’une solution informatique distribuée à travers les bâtiments dans une perspective de réduction énergétique et de souveraineté informationnelle, Ph.D. Thesis, Jan. 2020 - resignation in Jun. 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benjamin BEAUCAMP - Vers une visualisation située d’une cartographie sensible des villes : qualification par apprentissage automatique de la perception de l'espace urbain par un piéton en mobilité [</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], Ph.D. Thesis, Jan. 2021 - Jun. 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chongan WANG - Integrating Pedestrian-based Panoramic Street View Video in Virtual Reality for the Characterization of Urban Visual Walkability, Ph.D. Thesis, Oct. 2022 - Nov. 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Julien BRACQUART - Distances, intégration et adjacence pour cartographier la marchabilité des environnements urbains, Ph.D. Thesis, Oct. 2022 - Mar. 2026</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Justin CHIKHAOUI - Modélisation et analyse du potentiel d'intégration massive de technologies numériques dans les territoires urbains, Ph.D. Thesis, Oct. 2023 -- Present</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master’s co-supervision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ziang CUI, 2022 [</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">**</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Xinyi LI, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Athanase BOURONOPOULOS, 2022 [</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yuancheng ZHANG, 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thomas LE JAN, 2020 [</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sam MAILLY, 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joanne KHEIR, 2018 [</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bastien BIGNON, 2017 [</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kevin HARTWELL, 2016 [</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">**</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Houda BELGACEM, 2015 [</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Romuald TISSERAND, 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guillaume CHAUVAT, 2012 [</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">**</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation in scientific projects</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CITY-STEP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - How city morphology and environmental effects shape gait while walking, ANR-25-CE22-2248, 2026-2030 (555 ke)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResilientGAIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Reliable Positioning System for Soft Mobility Safety Enhancement with a Green AI Approach, ANR-23-CE22-0004, 2024-2028 (258 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PicoPatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Urban picoclimatic patterns, ANR-23-CE22-0005, 2024-2027 (393 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - In search of tradeoff for a sustainable ALAN, ANR-22-CE22-0004, 2022-2026 (464 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DésiVille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Support tools to the drainage of artificial grounds: methodological developments for the evaluation of drainage potential and catalog of solutions applicable in the city, ADEME-21DAD0029, 2021-2024 (194 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoolScapes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - The cooled urban space: technological, spatial and cultural perspectives, ANR-18-CE22-0003, 2018-2022 (190 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIDON</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Architecture and the city in the face of the scale-up of digital data streams. Evaluation of a computing solution across buildings, CNRS/MITI, 2020-2021 (10 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISORE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Smart management infrastructure toward a renewable energy-focused society, CNRS/Cellule Energie, 2019-2020 (13 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merubbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Methods for exploiting useful resources of a bioclimatic building in its built environment, ANR-13-VBDU-0007-02, 2014-2018 (905 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbasis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - URBAn SeISmology: seismic vulnerability and damage assessment using innovative methods, ANR-09-RISK-009, 2010-2013 (563 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eval-PDU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Urban mobility plan environmental impacts assessment, ANR-08-VILL-0005, 2009-2013 (1,078 k€)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ambioflux - Towards a typology of the environmental impact factors of pedestrian flows in the city: exploratory research on the notion of ambiances' markers, PIRVE 2008 # 1004 (The City and Environment Interdisciplinary Research Programme), 2008-2010</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daytime Visual Walkability: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions in GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (2), pp.e70249. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tgis.70249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating functional accessibility and pedestrian environmental comfort: A spatially explicit framework for urban walkability evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083251413000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the frame: evaluating panoramic vs. perspective images for assessing place perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beaucamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2025.2483857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling thermal diversity in urban coolspots through microclimate mobile-measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-025-02926-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes radiatifs et aérauliques en milieu urbain : comment la géomatique contribue à améliorer leur connaissance et leur prévision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale thermal variations in a walkable urban area during hot days: Analysis through mobile measurements and Day PET Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 267, pp.112176. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.112176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoclimatic modeling: tools, limits and outlooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Merville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient matrix algebra encoding for urban solar irradiation simulation: fine-grid ground-level estimation with vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2024.2425339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood identity: a methodological perspective from Nantes-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Manahasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeta Manahasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archnet-IJAR International Journal of Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ARCH-09-2023-0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based approach to addressing energy demand in sustainable urban systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.100844. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suscom.2022.100844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie d’analyse des dispositifs de rafraîchissement estival basée sur la métrologie climatique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Changement climatique : les territoires acteurs des trajectoires d’adaptation et de transition écologique, 20 (8), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202320008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04255676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a composite model for predicting urban surface temperature distribution in the context of GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2600 (9), pp.092026. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2600/9/092026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual complexity of urban streetscapes: human vs computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-023-01484-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE WHOLE IS OTHER THAN THE SUM OF ITS PARTS: SENSIBILITY ANALYSIS OF 360° URBAN IMAGE SPLITTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beaucamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-4, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-33-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing thermally sensitive public spaces: an analysis through urban design media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13574809.2022.2062312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03654711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled use of isovists and wavelets for street intersection pattern determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083221138833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a solar model and shadow plotting in the context of a 2D GIS: a validation based on radiometric measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (3-4), pp.241-264. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig31.241-263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban cooling strategies as interaction opportunities in the public space: a methodological proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drozd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2042 (1), pp.012128. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2042/1/012128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The automatic classification of urban open space by a pattern-matching method of the viewshed at intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hartwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (6), pp.1065-1080. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2399808318816994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of urban street trees on building cooling energy needs: the role of foliage density and planting pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Tsoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102633. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2020.102633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum-area ellipse bounding an isovist: towards a 2D GIS-based efficient implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2020.1800017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local climate zone approach on local and micro scales: Dividing the urban open space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.100457. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « vu -pas vu » comme dépassement de « la nécessaire politesse entre savoirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Qu'est-ce qui fait laboratoire ?, 18, pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une forme urbaine facteur de bien-être : analyse des bassins de visibilité et objectivation de la perception sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (4), pp.321-6. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2015.0797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée de quatre indicateurs qualifiant le champ visuel d'un piéton en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chauvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Traitement de l'information et prospective, 25 (1), pp.75-98. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.25.75-98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la morphométrie dans la révélation des préférences de mobilité. Application aux cheminements piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.101-130. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.24.101-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic vulnerability assessment of urban environments in moderate-to-low seismic hazard regions using association rule learning and support vector machine methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pathier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (2), pp.1111-1141. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-014-1538-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des tissus urbains à partir de l’analyse structurelle des réseaux viaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PirVE AMBIOFLUX. Caractérisation interdisciplinaire et intersectorielle des attracteurs paysagers des ambiances piétonnes du quartier de Hautepierre à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Albisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Soundmarks Psychophysical Geodimensioning:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Service Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.429-439. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jssm.2010.34049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par automates cellulaires bi-dimensionnels en géotectonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18 (4), pp.397-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D City Models and urban information: Current issues and perspectives – European COST Action TU0801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-F Cutting-Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118, 2014, 978-2-7598-1153-3. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/TU0801/201400001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage Java(TM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2001, 9782710807841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation JavaScript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 1996, 2-212-08937-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage, Usability, and Utility of 3D City Models – European COST Action TU0801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7598-0798-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et représentation cartographique de l’impression de confinement d’un piéton immergé dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Leduc; Francis Miguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences - Actes de la conférence SCAN'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.01011, 2018, EDP Sciences Proceedings, 978-2-7598-9056-9. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184701011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Perspectives Integration in the Qualification of the Urban Spaces: Towards a 2D- and a 3D-Enrichment of the S-Partition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara E.A. Piga; Rossella Salerno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Design and Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-82, 2017, 978-3-319-51803-9. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51804-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche du paysage sonore par analogie au visuel - si le son donne à voir, le champ de vision donne-t-il à entendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guiu; Guillaume Faburel; Marie-Madeleine Mervant-Roux; Henry Torgue; Philippe Woloszyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces - Espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-250, 2015, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Characterize Density Adapted to a Coarse City Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasily Popovich; Christophe Claramunt; Manfred Schrenk; Kyrill Korolenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion and Geographic Information Systems (IF AND GIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-3-642-31832-0. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31833-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a mixed approach combining visibility and mobility studies to analyze the Eleftheria Square, Nicosia (CY)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odysseas Kontovourkis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Billen; Matteo Caglioni; Ognen Marina; Giovanni Rabino; Roberto San José. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Issues in Urban and Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Società Editrice Esculapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-76, 2012, 978-88-7488-546-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Urban Fabrics Characterization Based on Buildings Footprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Gensel; Didier Josselin; Danny Vandenbroucke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Geographic Information Sciences - International AGILE'2012 Conference, Avignon (France), April, 24-27, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-346, 2012, 978-3-642-29062-6. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29063-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a “typification” of the Pedestrian Surrounding Space: Analysis of the Isovist Using Digital Signal processing Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stan Geertman; Wolfgang Reinhardt; Fred Toppen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Geoinformation Science for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-3-642-19788-8. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19789-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Surrounding Space to Assess the Pedestrian Visual Aperture Angle in the Urban Fabric: Toward a Kurtosis-Based Isovist Indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasily V. Popovich; Christophe Claramunt; Thomas Devogele; Manfred Schrenk; Kyrill Korolenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion and Geographic Information Systems - Towards the Digital Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-142, 2011, 978-3-642-19765-9. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19766-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Spatial Semantics to Analyze the Visual Dynamics of the Pedestrian Mobility in the Urban Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Painho; Maribel Yasmina Santos; Hardy Pundt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-257, 2010, 978-3-642-12325-2. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12326-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Horák; L. Halounová; D. Kusendová; P. Rapant; Vít. Vozenílek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geoinformation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VŠB - Technical University of Ostrava, pp.43--56, 2009, 978-80-248-2145-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of GNSS LOS/NLOS Labeling Techniques Based on a 3D model and Sky View Imagery for Soft Mobility and Vehicle Data in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beaucamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE’s Aerospace and Electronics Systems Society (AESS); The Institute of Navigation (ION), Apr 2025, Salt Lake City, United States. pp.1192-1203, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une typologie de surfaces urbaines basée sur des paramètres morpho-climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Merville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire des Sciences de l'Ingénieur pour l'Environnement (LaSIE) de l'Université de La Rochelle, May 2024, La Rochelle – Ile d’Oléron, France. pp.447-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalizing Walkability Scores: A New Assessment Based on Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bracquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.39-50, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012557500003696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Will Virtual Reality Bring to the Qualification of Visual Walkability in Cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.203-210, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012731200003696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Urban Perception Using Only Image Segmentation Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beaucamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Geographical Information Systems Theory, Applications and Management 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.200-207, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011969700003473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Human Body Mask Effects on GNSS Wearable Devices for Outdoor Pedestrian Navigation Using Fisheye Sky Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase Bouronopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ION Position Location and Navigation Symposium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Navigation (Manassas, Etats-Unis), Apr 2023, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil properties and desealing strategies: feedback from the DésiVille project (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Prézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Clozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 11 Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isovist computation of outdoor environment with semi-dense line SLAM and monocular camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Bouju; Christine Plumejeaud-Perreau, May 2021, La Rochelle, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D et analyse visuelle des environnements urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar 3D et geospatial, co-organisé par le GDR CNRS MAGIS et le GDR CNRS IG-RV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myriam Servières, Sidonie Christophe et Gilles Gesquière, Jun 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a solar model and shadow plotting in the context of a 2D GIS: challenges and applications for the cooling effect of tree-covered based greening solutions in urban public spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Bouju; Christine Plumejeaud-Perreau, May 2021, La Rochelle, France. pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact énergétique des flux de données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule énergie du CNRS, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical/Digital Spaces Collisions. So What? Session 9 – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 12, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on interdisciplinary methods for the characterization of thermal perception in public spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drozd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2019 – Climate Resilient Cities - Energy Efficiency &amp; Renewables in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland. pp.012007, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The space-time cube as an effective way of representing and analysing the streetscape along a pedestrian route in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Architecture Envisioning Conference (EAEA14 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Lescop; Anetta Kępczyńska-Walczak, Sep 2019, Nantes, France. pp.03005, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20196403005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">immersion - émersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN’18 – 8e Séminaire de Conception Architecturale Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR AAU; Ecole nationale supérieure d'architecture de Nantes, Oct 2018, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184700001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a QGIS-based Graph Carrier of Urban Information and Spotting Wind Behavior at the Pedestrian Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting the buildings' envelopes in order to prevent the surrounding mask effect: towards an efficient implementation in the context of SketchUp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hartwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passive Low Energy Architecture - Design to thrive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom. pp.2077-2083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ego-city. Automatic textual description of urban ambiences’ factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Signorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Greece. p. 541 - 545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4SU : analyses et représentations des vues du ciel, du soleil et des saillances paysagères dans le contexte d'un outil de CAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hartwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandro Bimonte; Thomas Devogele; Ali Hassan, Dec 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the required level of details to represent the impact of the built environment on energy demand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Synergies from Buildings to the Urban Scale, SBE16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimitrios Aravantinos; Theodoros Theodosiou; Christina Giarma, Oct 2016, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far is far enough? Towards an adaptive and &amp;quot; site-centric &amp;quot; modelling integrating co-visibility constraints for optimal land use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Signorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chauvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.233-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence de la végétation et du relief dans la simulation de la ville à l'échelle du quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Signorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 - Séminaire de conception architecturale numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Goulette; Bernard Ferries, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-spatiale de l’intermodalité dans les espaces gares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Meissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es rencontres de Théoquant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théoquant, May 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphométrie des espaces urbains et expression d'un ressenti d'agrément : approche de la notion de bien-être par la quantification informationnelle du bassin de visibilité du piéton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e CONGRÈS NATIONAL EN SANTÉ-ENVIRONNEMENT Paysage, Urbanisme et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE SANTÉ ET ENVIRONNEMENT, Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal public transit and spatio-temporal activity of passengers during transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Meissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2014, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la résilience des paysages sonores &amp;quot;low-fi&amp;quot; des centre-villes, application à la qualification multi-sources de la commune de Bruz (35).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01025074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONNEMENT BATI ET MOBILITE PIETONNE ANALYSE MORPHOMETRIQUE DES ESPACES DE VISIBILITE ET CHOIX D'ITINERAIRES PEDESTRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone Piéton COPIE 2013 - La ville sous nos pieds: connaissances et pratiques favorables aux mobilités piétonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilité et prévisibilité : cartographie de la part cachée d'un paysage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chauvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rémy Thibaud; Françoise Gourmelon, Sep 2013, Brest, France. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement bâti et mobilité piétonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPIE 2013 - Colloque International Francophone Piéton 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visibility based method to assess the shrinkage feeling in downtown Detroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.803-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural analysis of the streets’ network to urban fabric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2011 - 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a landscape potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference "Reliability and Statistics in Transportation and Communication" (RelStat'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Riga, Latvia. pp.ISBN 978-9984-818-46-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A landscape potential characterization: spatial template of pedestrian ambient fields within the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e conférence intercontinentale en intelligence territoriale (IT-Gatineau 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GearScape: an extensible free and open-source GIS adapted to the European Network of Territorial Intelligence main thematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gonzalez Cortes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de décision environnementale de la mobilité douce; application aux parcours piétonniers en milieu urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference of territorial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new semantically enriched geoprocessing tool adapted to the Territorial Intelligence and socio-ecological foresight main thematics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Ouest days of Territorial Intelligence IT-GO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes - Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : un SIG du domaine public pour exploiter la composante spatiale d'un Système d'Information de campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES - Edition 2009 des Journées Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : un SIG du domaine public pour exploiter la composante spatiale d'un Système d'Information de campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Dec 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprocesamiento con SQL en OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas de SIG libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Girona, Mar 2009, Girona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Soundmarks Psychophysical Geodimensioning: Towards Ambient Pointers Geosystemic computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Joanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">urbSAT: from spatial SQL to urban indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS, un sistema de información geográfica orientado a la investigación científica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gonzales-Cortès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source World Conference, OSWC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Málaga, Andalusia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of spatial indicators for urban terrain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Constrained Delaunay Triangulation implementation in Java for spatial hydrological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing geospatial knowledge : ”The geocognition project”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ECN and Keio Univ. Global COE joint workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes, Oct 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS: An abstraction layer to enhance Spatial Data Infrastructures usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AGILE International Conference on Geographic Information Science - AGILE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'automates cellulaires uni- et bi-dimensionnels et application à la modélisation du processus de subduction-érosion en tectonique des plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENPAR'10 - 10e Rencontres francophones du Parallélisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Strasbourg, France. pp.191-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional discrete computer model of the subduction erosion phenomenon (plate tectonics process)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'98 - 2e Congrès Mondial IMACS et IEEE/SMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nabeul-Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">t4gpd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:60d59b660feda4ede11fb014428a80c65100014b;origin=https://hal.archives-ouvertes.fr/hal-03474516;visit=swh:1:snp:abffc1afed89f44c51357811ddafcce8b725d0bc;anchor=swh:1:rel:b5f28e83e6245b873e9a4d752830bddd9f326ce9;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de décision environnementale de la mobilité douce - application aux parcours piétonniers en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Coolscapes - Compte-rendu final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drozd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 1563 Ambiances Architectures Urbanités (AAU); Centre de recherche nantais Architectures Urbanités. 2024, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04616801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de trois dispositifs de rafraîchissement dans l’espace public urbain de l’agglomération nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes Métropole. 2024, pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude interdisciplinaire de l’expérience thermique des citadins dans l’espace public : étude de cas de l’aménagement Feydeau-Commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes Métropole; AAU-CRENAU. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du socle 3D CityGML Nantes - Secteur centre-ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Signorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] UMR CNRS 1563 AAU / CRENAU. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations par réseaux d'automates cellulaires et simulations parallèles du phénomène de subduction-érosion en tectonique des plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Pierre et Marie Curie - Paris VI, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00327733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la dimensionnalité et approche sujet-centrée pour l’analyse des formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Nantes Université, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05246530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier SAGEO 2021 : Traitements spatiaux avec le plugin Python t4gpd dans le contexte d’un Jupyter Notebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. La Rochelle, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12653,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92E55A37"/>
+    <w:nsid w:val="FD253605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12801,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A517082"/>
+    <w:nsid w:val="2AAC095C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12949,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="790A38D9"/>
+    <w:nsid w:val="BF8B5EFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13097,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9C8B005D"/>
+    <w:nsid w:val="B3760EB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13245,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="94D39C1A"/>
+    <w:nsid w:val="F0DE4A0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13393,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A1BFB9E7"/>
+    <w:nsid w:val="DA3B19B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13541,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4847815D"/>
+    <w:nsid w:val="BAC1CA9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13790,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5728-9787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053495098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2228-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nantes.archi.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/crenau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d2012.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vupasvu2017.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scan2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/building-and-environment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journals.elsevier.com/computers-environment-and-urban-systems" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/energy-and-buildings" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.sagepub.com/home/epb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/tgis20/current" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/journals/cjud20" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rig.revuesonline.com/en/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ambiances.revues.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gdr-magis.imag.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ambiances.net/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-03237407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05585178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04514769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1742-6596/2600/9/092026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ion.org/plans/abstracts.cfm?paperID=11925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-03368466" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01873555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01581431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01375589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/2399808318816994" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01281685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-01347228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rig.revuesonline.com/articles/lvrig/abs/2015/01/lvrig251p75/lvrig251p75.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-25-CE22-2248" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE22-0004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE22-0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-22-CE22-0004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/desiville-outils-daide-a-la-desimpermeabilisation-des-sols-artificialises-developpements-methodologiques-pour-levaluation-du-potentiel-de-desimpermeabilisation-et-catalogue-de-so/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coolscapes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/avidon-larchitecture-et-la-ville-face-a-lintensification-des-flux-de-donnees-numeriques-evaluation-dune-solution-informatique-distribuee-a-travers-les-batiments/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/isore-infrastructure-de-gestion-intelligente-pour-une-societe-tournee-vers-les-energies-renouvelables/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/merubbi-methodes-dexploitation-des-ressources-utiles-du-batiment-bioclimatique-dans-son-ilot/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/urbasis-sismologie-urbaine/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-08-VILL-0005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongan Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.70249" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251413000" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02926-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1329" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beaucamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2025.2483857" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742451v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010035v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hamdi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1272" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Cui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2024.2425339" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Manahasa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeta Manahasa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ARCH-09-2023-0239" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944160v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100844" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/9/092026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Florio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sutter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01484-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-33-2022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13574809.2022.2062312" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083221138833" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.241-263" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445642v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leduc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012128" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hartwell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808318816994" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Tsoka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102633" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leduc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2020.1800017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100457" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2015.0797" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150201v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.25.75-98" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.101-130" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Riedel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1538-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamaina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albisser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luckel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345710v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jssm.2010.34049" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347549v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F Cutting-Decelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P de Almeida" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d.edpsciences.org/articles/3u3d/abs/2014/01/3u3d-cost2013/3u3d-cost2013.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/TU0801/201400001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347349v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/675/langage-javatm-le-.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347350v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lecomte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Informatique/Livre/programmation-javascript-9782212089370" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d.edpsciences.org/articles/3u3d/abs/2012/01/contents/contents.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Belgacem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs-conferences.org/articles/shsconf/abs/2018/08/contents/contents.html" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51804-6_6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51804-6_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347179v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347216v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-31833-7_16" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31833-7_16" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Kontovourkis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editrice-esculapio.com/cost-3d-issues-in-urban-environmental-systems/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347299v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29063-3_18" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29063-3_18" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chaillou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ouard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642197888" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19789-5_14" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347331v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093211v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028354" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572047v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bracquart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012557500003696" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572046v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012731200003696" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093906v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011969700003473" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110732v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Bouronopoulos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769990v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pr&#233;zeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368466v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521853v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368426v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521821v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220354v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220354" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372284v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273348v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196403005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184700001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977551v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579455v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402727v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409618v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauzet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404442v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Signorelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347157v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363682v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196231v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meissonnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196227v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025074v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347228v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545632v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347252v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bertrand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634042v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347325v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634058v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784703v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez Cortes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771660v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938242v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804095v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093395v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485141v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358740v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Cort&#233;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzales-Cort&#232;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329504v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329505v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329503v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093171v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329500v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347607v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347606v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474516v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60d59b660feda4ede11fb014428a80c65100014b;origin=https://hal.archives-ouvertes.fr/hal-03474516;visit=swh:1:snp:abffc1afed89f44c51357811ddafcce8b725d0bc;anchor=swh:1:rel:b5f28e83e6245b873e9a4d752830bddd9f326ce9;path=/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486914v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616801v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188412v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188477v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359642v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327733v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05246530v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262455v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5728-9787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053495098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VFqJHG8AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2228-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nantes.archi.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aau.archi.fr/crenau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d2012.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vupasvu2017.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scan2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/building-and-environment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journals.elsevier.com/computers-environment-and-urban-systems" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/energy-and-buildings" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.sagepub.com/home/epb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/tgis20/current" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/journals/cjud20" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rig.revuesonline.com/en/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ambiances.revues.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gdr-magis.imag.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ambiances.net/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-03237407" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05585178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04514769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1742-6596/2600/9/092026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ion.org/plans/abstracts.cfm?paperID=11925" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-03368466" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01873555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01581431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01375589" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/2399808318816994" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01281685v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-01347228" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rig.revuesonline.com/articles/lvrig/abs/2015/01/lvrig251p75/lvrig251p75.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-25-CE22-2248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE22-0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE22-0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-22-CE22-0004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/desiville-outils-daide-a-la-desimpermeabilisation-des-sols-artificialises-developpements-methodologiques-pour-levaluation-du-potentiel-de-desimpermeabilisation-et-catalogue-de-so/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coolscapes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/avidon-larchitecture-et-la-ville-face-a-lintensification-des-flux-de-donnees-numeriques-evaluation-dune-solution-informatique-distribuee-a-travers-les-batiments/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/isore-infrastructure-de-gestion-intelligente-pour-une-societe-tournee-vers-les-energies-renouvelables/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/merubbi-methodes-dexploitation-des-ressources-utiles-du-batiment-bioclimatique-dans-son-ilot/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/contrat-de-recherche/urbasis-sismologie-urbaine/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-08-VILL-0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongan Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.70249" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251413000" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beaucamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2025.2483857" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02926-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1329" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112176" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hamdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1272" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774024v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziang Cui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2024.2425339" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Manahasa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeta Manahasa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ARCH-09-2023-0239" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100844" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/9/092026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Florio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sutter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01484-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684189v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-33-2022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13574809.2022.2062312" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843852v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083221138833" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.241-263" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leduc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012128" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hartwell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808318816994" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Tsoka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102633" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leduc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2020.1800017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100457" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347164v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2015.0797" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.25.75-98" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345703v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.101-130" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Riedel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1538-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamaina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albisser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luckel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jssm.2010.34049" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F Cutting-Decelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P de Almeida" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d.edpsciences.org/articles/3u3d/abs/2014/01/3u3d-cost2013/3u3d-cost2013.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/TU0801/201400001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347349v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/675/langage-javatm-le-.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lecomte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Informatique/Livre/programmation-javascript-9782212089370" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d.edpsciences.org/articles/3u3d/abs/2012/01/contents/contents.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Belgacem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs-conferences.org/articles/shsconf/abs/2018/08/contents/contents.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51804-6_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51804-6_6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347179v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347216v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-31833-7_16" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31833-7_16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347499v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Kontovourkis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editrice-esculapio.com/cost-3d-issues-in-urban-environmental-systems/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29063-3_18" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29063-3_18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chaillou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ouard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642197888" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19789-5_14" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347345v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093211v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116799v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028354" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583973v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572047v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bracquart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012557500003696" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572046v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012731200003696" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093906v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011969700003473" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Bouronopoulos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pr&#233;zeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368466v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368426v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521821v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220354v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220354" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372284v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273348v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196403005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184700001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579455v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404442v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Signorelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402727v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409618v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauzet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347157v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196231v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meissonnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535997v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196227v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025074v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545632v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347228v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347252v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745882v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bertrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347325v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634042v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634058v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784703v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez Cortes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771660v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938242v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485141v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804095v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093395v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486905v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358740v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Cort&#233;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329505v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093156v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzales-Cort&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329504v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329503v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093171v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329500v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347607v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347606v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474516v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60d59b660feda4ede11fb014428a80c65100014b;origin=https://hal.archives-ouvertes.fr/hal-03474516;visit=swh:1:snp:abffc1afed89f44c51357811ddafcce8b725d0bc;anchor=swh:1:rel:b5f28e83e6245b873e9a4d752830bddd9f326ce9;path=/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486914v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616801v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188412v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188477v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359642v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00327733v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05246530v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262455v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>