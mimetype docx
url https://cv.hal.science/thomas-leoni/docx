--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1545,605 +1545,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and Growth of Bis-pyrene Molecular Layers on Au(111) Studied by STM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Lelaidier</w:t>
+                <w:t xml:space="preserve">Publisher’s Note: Si Nanoribbons on Ag(110) Studied by Grazing-Incidence X-Ray Diffraction, Scanning Tunneling Microscopy, and Density-Functional Theory: Evidence of a Pentamer Chain Structure [Phys. Rev. Lett. 117 , 276102 (2016)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony D’aléo</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fages</w:t>
+                <w:t xml:space="preserve">Eric Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (13), pp.7214 - 7220. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.049901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720717v1</w:t>
+                <w:t xml:space="preserve">hal-01720794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher’s Note: Si Nanoribbons on Ag(110) Studied by Grazing-Incidence X-Ray Diffraction, Scanning Tunneling Microscopy, and Density-Functional Theory: Evidence of a Pentamer Chain Structure [Phys. Rev. Lett. 117 , 276102 (2016)]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption and Growth of Bis-pyrene Molecular Layers on Au(111) Studied by STM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelaidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Bernard</w:t>
+                <w:t xml:space="preserve">Anthony D’aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Moyen</w:t>
+                <w:t xml:space="preserve">Frédéric Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (13), pp.7214 - 7220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.049901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720794v1</w:t>
+                <w:t xml:space="preserve">hal-01720717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of silicene on silver: Strong interaction between Ag and Si</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bernard</w:t>
+                <w:t xml:space="preserve">Optical and morphological properties of thin films of bis-pyrenyl pi-conjugated molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelaidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+                <w:t xml:space="preserve">Tobias Luenskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Curcella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele Lazzeri</w:t>
+                <w:t xml:space="preserve">Alexander Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201552524⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (7), pp.5299-5305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp06011g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286148v1</w:t>
+                <w:t xml:space="preserve">hal-01459058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and morphological properties of thin films of bis-pyrenyl pi-conjugated molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Lelaidier</w:t>
+                <w:t xml:space="preserve">Formation of silicene on silver: Strong interaction between Ag and Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Curcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Luenskens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Ranguis</w:t>
+                <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 253 (2), pp.206-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201552524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cp06011g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459058v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si Nanoribbons on Ag(110) Studied by Grazing-Incidence X-Ray Diffraction, Scanning Tunneling Microscopy, and Density-Functional Theory: Evidence of a Pentamer Chain Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2151,51 +2151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117 (27), pp.276102. </w:t>
@@ -4144,51 +4144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGE, GE, AND RELATED COMPOUNDS 6: MATERIALS, PROCESSING, AND DEVICES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 S MAIN ST, PENNINGTON, NJ 08534-2839 USA, Unknown Region. pp.89-97, </w:t>
@@ -4316,51 +4316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="594592DF"/>
+    <w:nsid w:val="6615294A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4547,51 +4547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-leoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0582-9534" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15155028X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609427v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nassar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cort&#233;s-Arriagada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza-Vega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Unzog" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00437b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00383f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hogan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03325571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fag&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.205415" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chaumeton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castani&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.081302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bocquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Para" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipda Luangprasert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.235434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Malone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01336" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12354" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.049901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Curcella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201552524" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PVCX9L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Luenskens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06011g" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.276102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arumugam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03246059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Walch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Scheuermann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075423" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Zoubkoff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/23/235707" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Preira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Valignat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Lellouch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijnt.2012.045340" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alwan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Candoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lereu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Alwan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.216103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Vidakovic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/35/355401" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238946v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0089ecst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-leoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0582-9534" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15155028X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609427v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nassar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cort&#233;s-Arriagada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza-Vega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Unzog" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00437b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00383f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hogan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03325571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fag&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.205415" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chaumeton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castani&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.081302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bocquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Para" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipda Luangprasert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.235434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Malone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01336" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.049901" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12354" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Luenskens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06011g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Curcella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201552524" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PVCX9L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.276102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arumugam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03246059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Walch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Scheuermann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075423" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Zoubkoff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/23/235707" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Preira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Valignat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Lellouch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijnt.2012.045340" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alwan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Candoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lereu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Alwan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.216103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Vidakovic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/35/355401" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238946v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0089ecst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>