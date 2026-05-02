--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -3292,271 +3292,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for conductance measurements of metallic and molecular nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Leoni</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alwan</w:t>
+                <w:t xml:space="preserve">Monzer Alwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Klein</w:t>
+                <w:t xml:space="preserve">Nadine A Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Candoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lereu</w:t>
+                <w:t xml:space="preserve">Aude L. Lereu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2, pp.97-103</w:t>
+              <w:t xml:space="preserve">, 2011, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844989v1</w:t>
+                <w:t xml:space="preserve">hal-01770540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for conductance measurements of metallic and molecular nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Leoni</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monzer Alwan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Klein</w:t>
+                <w:t xml:space="preserve">H. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine A Candoni</w:t>
+                <w:t xml:space="preserve">N. Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude L. Lereu</w:t>
+                <w:t xml:space="preserve">A. Lereu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2</w:t>
+              <w:t xml:space="preserve">, 2011, 2, pp.97-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770540v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Charge State of a Single Redox Molecular Switch</w:t>
               </w:r>
@@ -4316,51 +4316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6615294A"/>
+    <w:nsid w:val="5DA15BA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4547,51 +4547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-leoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0582-9534" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15155028X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609427v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nassar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cort&#233;s-Arriagada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza-Vega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Unzog" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00437b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00383f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hogan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03325571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fag&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.205415" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chaumeton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castani&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.081302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bocquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Para" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipda Luangprasert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.235434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Malone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01336" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.049901" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12354" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Luenskens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06011g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Curcella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201552524" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PVCX9L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.276102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arumugam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03246059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Walch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Scheuermann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075423" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Zoubkoff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/23/235707" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Preira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Valignat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Lellouch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijnt.2012.045340" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alwan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Candoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lereu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Alwan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.216103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Vidakovic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/35/355401" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238946v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0089ecst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-leoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0582-9534" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15155028X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609427v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nassar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cort&#233;s-Arriagada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza-Vega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03736825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Unzog" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00437b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00383f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hogan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03325571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fag&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.205415" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chaumeton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castani&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.081302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bocquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Para" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipda Luangprasert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.235434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Malone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01336" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.049901" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12354" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Luenskens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06011g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Curcella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201552524" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PVCX9L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.276102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arumugam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03246059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Walch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Scheuermann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075423" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Zoubkoff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/23/235707" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Preira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Valignat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Lellouch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijnt.2012.045340" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770540v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Alwan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844989v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alwan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Candoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lereu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.216103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Vidakovic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/35/355401" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238946v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0089ecst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>