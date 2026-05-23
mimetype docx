--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -4316,51 +4316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DA15BA2"/>
+    <w:nsid w:val="D9B91A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>