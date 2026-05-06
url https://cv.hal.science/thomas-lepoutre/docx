--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -1793,369 +1793,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the entropic structure of reaction-cross diffusion systems</w:t>
+                <w:t xml:space="preserve">Discrete limit and monotonicity properties of the Floquet eigenvalue in an age structured cell division cycle model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Desvillettes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A Trescases</w:t>
+                <w:t xml:space="preserve">Stéphane Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03605302.2014.998837⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-015-0874-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078175v1</w:t>
+                <w:t xml:space="preserve">hal-00773211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the Autologous Immune System in BCR-ABL Transcript Variations in Chronic Myelogenous Leukemia Patients Treated with Imatinib.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the entropic structure of reaction-cross diffusion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Desvillettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey D Clapp</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Trescases</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-0611⟩</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2014.998837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251396v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete limit and monotonicity properties of the Floquet eigenvalue in an age structured cell division cycle model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication of the Autologous Immune System in BCR-ABL Transcript Variations in Chronic Myelogenous Leukemia Patients Treated with Imatinib.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey D Clapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf El Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gaubert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (6), </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75 (19), pp.4053-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-015-0874-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-0611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773211v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell polarisation model : the 1D case</w:t>
               </w:r>
@@ -2388,51 +2388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clairambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fercoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2477,282 +2477,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying ecological and evolutionary theory to cancer: a long and winding road</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady state analysis for a relaxed cross diffusion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salome Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12021⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.613-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2014.34.613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00790602v1</w:t>
+                <w:t xml:space="preserve">hal-00857467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state analysis for a relaxed cross diffusion model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+                <w:t xml:space="preserve">Applying ecological and evolutionary theory to cancer: a long and winding road</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salome Martinez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Daoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34 (2), pp.613-633. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2014.34.613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857467v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00790602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Biological Rhythms in Cell Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf El Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2929,51 +2929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian rhythm and cell population growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clairambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3014,352 +3014,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling limit of a discrete prion dynamics model</w:t>
+                <w:t xml:space="preserve">Conservative cross diffusions and pattern formation through relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Doumic</w:t>
+                <w:t xml:space="preserve">Mostafa Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Goudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+                <w:t xml:space="preserve">Americo Marrocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2009.v7.n4.a3⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (6), pp.651-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2009.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00403914v1</w:t>
+                <w:t xml:space="preserve">inria-00368595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Perron and Floquet Eigenvalues in Age Structured Cell Division Cycle Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaubert</w:t>
+                <w:t xml:space="preserve">Scaling limit of a discrete prion dynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2009.v7.n4.a3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/20094308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00344039v1</w:t>
+                <w:t xml:space="preserve">inria-00403914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative cross diffusions and pattern formation through relaxation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Bendahmane</w:t>
+                <w:t xml:space="preserve">Comparison of Perron and Floquet Eigenvalues in Age Structured Cell Division Cycle Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clairambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 92 (6), pp.651-667. </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.183-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2009.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/20094308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00368595v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4077,51 +4077,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A21AFCC3"/>
+    <w:nsid w:val="0D56F21D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4308,51 +4308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-lepoutre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6170-1714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14325376X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04835554v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Estavoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Manceau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112200" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04798913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad247b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516285v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02099-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufeu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ranson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voeltzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05816-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274734v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poyato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2023.113392" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702032v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.04.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Dariva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2023034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2022.v20.n6.a6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01684-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n2.a2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollos Besse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1098-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Clapp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Levy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0272-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.02.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Desvillettes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Lepoutre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trescases" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2014.998837" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D Clapp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf El Cheikh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ruby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-0611" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0874-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776613v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2013.05.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130908701" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fercoq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.03.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daoust" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857467v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2014.34.613" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127606" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848839" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2010.05.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2009.v7.n4.a3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20094308" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368595v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bendahmane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Marrocco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.05.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peyric" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.16.665109" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05380243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489695v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01524261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-lepoutre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6170-1714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14325376X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04835554v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Estavoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Manceau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112200" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04798913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad247b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516285v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02099-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufeu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ranson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voeltzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05816-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274734v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poyato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2023.113392" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702032v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.04.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Dariva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2023034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2022.v20.n6.a6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01684-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n2.a2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollos Besse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1098-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Clapp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Levy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0272-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.02.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0874-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Desvillettes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Lepoutre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trescases" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2014.998837" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D Clapp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf El Cheikh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ruby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-0611" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776613v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2013.05.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130908701" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fercoq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.03.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2014.34.613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daoust" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127606" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848839" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2010.05.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bendahmane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Marrocco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.05.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2009.v7.n4.a3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20094308" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peyric" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.16.665109" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05380243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489695v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01524261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>