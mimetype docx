--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -153,2442 +153,2459 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of the feather follicle morphogenetic wave in birds</w:t>
+                <w:t xml:space="preserve">Subdiffusive fractional limit of a jump-renewal equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Estavoyer</w:t>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Manceau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Quiblier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835554v3</w:t>
+                <w:t xml:space="preserve">hal-05456904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear system to model communication between yeast cells during their mating process</w:t>
+                <w:t xml:space="preserve">Mathematical modeling of the feather follicle morphogenetic wave in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maxime Estavoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+                <w:t xml:space="preserve">Marie Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (4), pp.045013. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 612, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/ad247b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2025.112200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798913v1</w:t>
+                <w:t xml:space="preserve">hal-04835554v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling waves for a fast reaction limit of a discrete coagulation-fragmentation model with diffusion and proliferation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A nonlinear system to model communication between yeast cells during their mating process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-024-02099-4⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (4), pp.045013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/ad247b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516285v2</w:t>
+                <w:t xml:space="preserve">hal-04798913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling relaxation experiments with a mechanistic model of gene expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Travelling waves for a fast reaction limit of a discrete coagulation-fragmentation model with diffusion and proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Estavoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-024-05816-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-024-02099-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675675v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergodicity of the Fisher infinitesimal model with quadratic selection</w:t>
+                <w:t xml:space="preserve">Modeling relaxation experiments with a mechanistic model of gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+                <w:t xml:space="preserve">Maxime Estavoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Poyato</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Voeltzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.na.2023.113392⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-024-05816-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274734v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a quantitative trait to a changing environment: new analytical insights on the asexual and infinitesimal sexual models.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+                <w:t xml:space="preserve">Ergodicity of the Fisher infinitesimal model with quadratic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cotto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Poyato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2023.04.002⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 238, pp.113392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2023.113392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702032v4</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274734v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the age structure on the stability in a tumor-immune model for chronic myeloid leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of a quantitative trait to a changing environment: new analytical insights on the asexual and infinitesimal sexual models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyriaki Dariva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bourgeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2023034⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2023.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128770v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702032v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a model of cell crawling migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of the age structure on the stability in a tumor-immune model for chronic myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Dariva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (2), pp.619-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2023034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2022.v20.n6.a6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03779089v1</w:t>
+                <w:t xml:space="preserve">hal-03128770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of a stochastic model of gene expression: Lagrangian dynamics gives access to basins of attraction as cell types and metastabilty</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of a model of cell crawling migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-021-01684-1⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (6), pp.1589-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2022.v20.n6.a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243421v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear analysis of a model for yeast cell communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reduction of a stochastic model of gene expression: Lagrangian dynamics gives access to basins of attraction as cell types and metastabilty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Ventre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2019065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (59), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-021-01684-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372511v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved duality estimates: time discrete case and applications to a class of cross-diffusion systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Non-linear analysis of a model for yeast cell communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.619 - 648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2019065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n2.a2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01943576v1</w:t>
+                <w:t xml:space="preserve">hal-02372511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term treatment effects in chronic myeloid leukemia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Improved duality estimates: time discrete case and applications to a class of cross-diffusion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.339 - 351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-017-1098-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n2.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447781v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of a Model of Interaction Between the Immune System and Cancer Cells in Chronic Myelogenous Leukemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Long-term treatment effects in chronic myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apollos Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-017-0272-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-017-1098-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539364v1</w:t>
+                <w:t xml:space="preserve">hal-01447781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic structure and duality for multiple species cross-diffusion systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+                <w:t xml:space="preserve">Stability Analysis of a Model of Interaction Between the Immune System and Cancer Cells in Chronic Myelogenous Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apollos Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey D. Clapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Moussa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck-Emmanuel Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doron Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.na.2017.02.008⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-017-0272-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373172v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative convergence towards a self similar profile in an age-structured renewal equation for subdiffusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Entropic structure and duality for multiple species cross-diffusion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Mateos González</w:t>
+                <w:t xml:space="preserve">Ayman Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2017.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136667v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete limit and monotonicity properties of the Floquet eigenvalue in an age structured cell division cycle model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantitative convergence towards a self similar profile in an age-structured renewal equation for subdiffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Mateos González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145, pp.15-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773211v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the entropic structure of reaction-cross diffusion systems</w:t>
+                <w:t xml:space="preserve">Implication of the Autologous Immune System in BCR-ABL Transcript Variations in Chronic Myelogenous Leukemia Patients Treated with Imatinib.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Desvillettes</w:t>
+                <w:t xml:space="preserve">Geoffrey D Clapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th Lepoutre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ayman Moussa</w:t>
+                <w:t xml:space="preserve">Raouf El Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trescases</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75 (19), pp.4053-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03605302.2014.998837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-0611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078175v1</w:t>
+                <w:t xml:space="preserve">hal-01251396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the Autologous Immune System in BCR-ABL Transcript Variations in Chronic Myelogenous Leukemia Patients Treated with Imatinib.</w:t>
+                <w:t xml:space="preserve">On the entropic structure of reaction-cross diffusion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey D Clapp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+                <w:t xml:space="preserve">L Desvillettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raouf El Cheikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+                <w:t xml:space="preserve">Th Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Ruby</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Trescases</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 75 (19), pp.4053-62. </w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-0611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2014.998837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251396v1</w:t>
+                <w:t xml:space="preserve">hal-01078175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell polarisation model : the 1D case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Discrete limit and monotonicity properties of the Floquet eigenvalue in an age structured cell division cycle model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2013.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-015-0874-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776613v1</w:t>
+                <w:t xml:space="preserve">hal-00773211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy, Duality and Cross Diffusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cell polarisation model : the 1D case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayman Moussa</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46 (1), pp.820-853. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (2), pp.152--171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130908701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2013.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785379v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisation and control of proliferation in cycling cell population models with age structure</w:t>
+                <w:t xml:space="preserve">Entropy, Duality and Cross Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Billy</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laurent Desvillettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2012.03.005⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.820-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130908701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662885v1</w:t>
+                <w:t xml:space="preserve">hal-00785379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state analysis for a relaxed cross diffusion model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Synchronisation and control of proliferation in cycling cell population models with age structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clairambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fercoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34 (2), pp.613-633. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96, pp.66-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2014.34.613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2012.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857467v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying ecological and evolutionary theory to cancer: a long and winding road</w:t>
               </w:r>
@@ -2702,1077 +2719,1067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00790602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Biological Rhythms in Cell Populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Steady state analysis for a relaxed cross diffusion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/20127606⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.613-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2014.34.613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847008v1</w:t>
+                <w:t xml:space="preserve">hal-00857467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global well-posedness of a conservative relaxed cross diffusion system.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling Biological Rhythms in Cell Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf El Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rolland</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/110848839⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.107--125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/20127606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683006v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian rhythm and cell population growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Global well-posedness of a conservative relaxed cross diffusion system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcm.2010.05.034⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (3), pp.1674-1693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110848839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492983v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative cross diffusions and pattern formation through relaxation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Circadian rhythm and cell population growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clairambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2009.05.003⟩</w:t>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (7-8), pp.1558-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcm.2010.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00368595v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling limit of a discrete prion dynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4310/CMS.2009.v7.n4.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00403914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Perron and Floquet Eigenvalues in Age Structured Cell Division Cycle Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clairambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (3), pp.183-209. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/20094308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservative cross diffusions and pattern formation through relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/20094308⟩</w:t>
+                <w:t xml:space="preserve">Mostafa Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Americo Marrocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (6), pp.651-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2009.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344039v1</w:t>
+                <w:t xml:space="preserve">inria-00368595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-State Gene Expression Model Parameterized for Single-Cell Multi-Omics Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Peyric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology (CMSB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2025.07.16.665109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdiffusive fractional limit of a jump-renewal equation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of a polarization model with exchange at the boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456904v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a polarization model with exchange at the boundary</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Existence of recombination-selection equilibria for sexual populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3822,51 +3829,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation de phénomènes de croissance et mouvement issus de la biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3925,51 +3932,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions en dynamique de populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Claude Bernard (Lyon 1), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4077,51 +4084,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D56F21D"/>
+    <w:nsid w:val="5152BD2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4308,51 +4315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-lepoutre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6170-1714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14325376X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04835554v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Estavoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Manceau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112200" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04798913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad247b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516285v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02099-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufeu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ranson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voeltzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05816-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274734v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poyato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2023.113392" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702032v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.04.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Dariva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2023034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2022.v20.n6.a6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01684-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n2.a2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollos Besse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1098-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Clapp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Levy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0272-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.02.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0874-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Desvillettes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Lepoutre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trescases" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2014.998837" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D Clapp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf El Cheikh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ruby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-0611" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776613v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2013.05.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130908701" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fercoq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.03.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2014.34.613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daoust" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127606" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848839" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2010.05.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bendahmane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Marrocco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.05.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2009.v7.n4.a3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20094308" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peyric" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.16.665109" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05380243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489695v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01524261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-lepoutre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6170-1714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14325376X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456904v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04835554v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Estavoyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Manceau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112200" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04798913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad247b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516285v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02099-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufeu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ranson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Voeltzel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05816-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274734v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poyato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2023.113392" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702032v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.04.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Dariva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2023034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2022.v20.n6.a6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01684-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n2.a2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollos Besse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1098-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Clapp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Levy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0272-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.02.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D Clapp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf El Cheikh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ruby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-0611" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Desvillettes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Lepoutre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trescases" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2014.998837" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0874-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2013.05.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130908701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fercoq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.03.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daoust" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Martinez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2014.34.613" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127606" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rolland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848839" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2010.05.034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2009.v7.n4.a3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20094308" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bendahmane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Marrocco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.05.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peyric" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.16.665109" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05380243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489695v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01524261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>