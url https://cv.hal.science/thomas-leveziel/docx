--- v1 (2026-03-31)
+++ v2 (2026-04-30)
@@ -1440,51 +1440,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95BD6FF2"/>
+    <w:nsid w:val="B4373FE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>