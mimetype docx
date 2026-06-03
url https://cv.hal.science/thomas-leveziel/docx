--- v2 (2026-04-30)
+++ v3 (2026-06-03)
@@ -254,1017 +254,1086 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Floxel (50), La Guinguette - Le Manoir de la Guinguette : rapport d'opération d'archéologie programmée</w:t>
+                <w:t xml:space="preserve">Le registre de la Réformation générale des feux du duché de Bretagne. Édition critique d'un livre du XVème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Master médiéval"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Azincourt 1415, May 2026, Azincourt, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442633v1</w:t>
+                <w:t xml:space="preserve">hal-05610020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laval (53). Ferme urbaine - Quartier Saint-Nicolas : rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Villecartier en Bazouges la Pérouse (Ille et Vilaine). Regards croisés sur la longue durée de l’évolution d’une forêt sur les Marches Bretagne Normandie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05117405v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival d'histoire de Montbrison - L'Homme, l'Arbre et la Forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Diana, Nov 2025, Montbrison, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les carrières de meules de La Pierre au Mort (Fillinges, Haute-Savoie). Rapport de fouilles programmées, 2023</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ty Varlen en Landudec (Finistère). Fastes et malheurs d'un habitat élitaire dans la sénéchaussée de Quimper à partir des sources historiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04362468v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Archéologique de l'Ouest "Nouvelles approches du phénomène manorial dans l'Ouest - 2"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Yves Laffont, Nov 2023, Université Rennes 2, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-la-Forêt (35). L'occupation du sol au Moyen-Âge, les sites d'habitats des élites rurales et leur impact sur le territoire. Rapport de prospection thématique programmée 2021.</w:t>
+                <w:t xml:space="preserve">Héritages antiques et créations médiévales : à propos de deux itinéraires régionaux entre Bretagne et Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04929900v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins, mobilités et circulations en Bretagne de l’âge du Bronze à nos jours. Lecture diachronique et pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magali Watteaux; Fabien Colleoni; Gilles Leroux, May 2022, Université Rennes 2, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Herbrégements en Trans-la-Forêt (Ille-et-Vilaine). Regards sur le temps long sur un habitat élitaire des XIIIe et XIVe siècles et sur son insertion dans le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leveziel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Archéologique de l'Ouest "Nouvelles approches du phénomène manorial dans l'Ouest"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Yves Laffont, Oct 2022, Université Rennes 2, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénombrements de feux, aveux, minus, etc. Mesurer les centres de peuplement en archéologie médiévale. Le cas de Trans-la-forêt (Ille-et-Vilaine).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leveziel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des Sources aux SIG : des outils pour la cartographie dans les humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire DYPAC (Paris-Saclay); Plateforme géomatique de l'EHESS, Dec 2021, EHESS (Paris), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexe 2 – Les Noëls et alentour à Saint-Aubin-la-Plaine : observations archéographiques</w:t>
+                <w:t xml:space="preserve">Saint-Floxel (50), La Guinguette - Le Manoir de la Guinguette : rapport d'opération d'archéologie programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lauwereys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117394v1</w:t>
+                <w:t xml:space="preserve">Roman Chambonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRAHAM - CNRS UMR 6273 - Université Caen Normandie. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue des monnaies et sceaux de marchandise</w:t>
+                <w:t xml:space="preserve">Laval (53). Ferme urbaine - Quartier Saint-Nicolas : rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:t xml:space="preserve">Ville de Laval, Service Archéologie et Inventaire général. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104098v1</w:t>
+                <w:t xml:space="preserve">hal-05117405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de meules de La Pierre au Mort (Fillinges, Haute-Savoie). Rapport de fouilles programmées, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leveziel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Grenoble-Alpes, LARHRA. 2023, pp.1-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trans-la-Forêt (35). L'occupation du sol au Moyen-Âge, les sites d'habitats des élites rurales et leur impact sur le territoire. Rapport de prospection thématique programmée 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leveziel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Rennes 2. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villecartier en Bazouges la Pérouse (Ille et Vilaine). Regards croisés sur la longue durée de l’évolution d’une forêt sur les Marches Bretagne Normandie.</w:t>
+                <w:t xml:space="preserve">Annexe 2 – Les Noëls et alentour à Saint-Aubin-la-Plaine : observations archéographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival d'histoire de Montbrison - L'Homme, l'Arbre et la Forêt</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05378661v1</w:t>
+              <w:t xml:space="preserve">Pays de la Loire, Vendée, Saint-Aubin-la-Plaine. Les Noëls, un établissement rural gaulois dans son contexte. Rapport final de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ty Varlen en Landudec (Finistère). Fastes et malheurs d'un habitat élitaire dans la sénéchaussée de Quimper à partir des sources historiques.</w:t>
+                <w:t xml:space="preserve">Catalogue des monnaies et sceaux de marchandise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">hal-04914697v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Quentin-La-Poterie (Gard). Massargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Longepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53, pp.228-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1274,105 +1343,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terroirs et habitat rural au Moyen Âge en Haute Bretagne : l'exemple de Trans-la-Forêt (Ille-et-Vilaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leveziel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03513940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1440,51 +1509,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4373FE7"/>
+    <w:nsid w:val="C5FCDE04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1671,51 +1740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-leveziel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442633v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leveziel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lauwereys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Chambonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117405v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belmont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefoi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012855v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03513940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-leveziel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610020v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leveziel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915859v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lauwereys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Chambonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belmont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefoi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03513940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>