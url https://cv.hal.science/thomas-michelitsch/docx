--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -66,4117 +66,4731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random walks with stochastic resetting in complex networks: a discrete time approach</w:t>
+                <w:t xml:space="preserve">Phase Turbulence in Population Models with Memory and Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Bestehorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas M. Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Polito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Riascos</w:t>
+                <w:t xml:space="preserve">Elena Grigorieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Anomalous Diffusion and Fluctuations in Complex Systems and Network, 35 (013119), https://doi.org/10.1063/5.0238517. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0238517⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 36, pp.043122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0321068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698128v1</w:t>
+                <w:t xml:space="preserve">hal-05293308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic solutions and chaotic attractors of a modified epidemiological SCIS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bestehorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M. Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (2), pp.023104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0241314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanescent random walker on networks: Hitting times, budget renewal, and survival dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Random walks with stochastic resetting in complex networks: a discrete time approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M. Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe D’onofrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Polito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro P. Riascos</w:t>
+                <w:t xml:space="preserve">Alejandro Riascos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 35 (12), </w:t>
+              <w:t xml:space="preserve">, 2025, Anomalous Diffusion and Fluctuations in Complex Systems and Network, 35 (013119), https://doi.org/10.1063/5.0238517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0299615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0238517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229703v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional Green tensor of one-dimensional hexagonal quasicrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evanescent random walker on networks: Hitting times, budget renewal, and survival dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Lazar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eleni Agiasofitou</w:t>
+                <w:t xml:space="preserve">Alejandro P. Riascos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst14121034⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0299615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798496v2</w:t>
+                <w:t xml:space="preserve">hal-05229703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating behavior of a compartmental model with retarded noisy dynamic infection rate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional Green tensor of one-dimensional hexagonal quasicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M. Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Agiasofitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218127423500566⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst14121034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961657v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Markovian discrete-time telegraph process with generalized Sibuya waiting times</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alejandro P Riascos</w:t>
+                <w:t xml:space="preserve">Oscillating behavior of a compartmental model with retarded noisy dynamic infection rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bestehorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math11020471⟩</w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (05), pp.2350056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127423500566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874495v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric random walks with bias generated by discrete-time counting processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Semi-Markovian discrete-time telegraph process with generalized Sibuya waiting times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Polito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro P Riascos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2021.106121⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math11020471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280274v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON DISCRETE TIME GENERALIZED FRACTIONAL POISSON PROCESSES AND RELATED STOCHASTIC DYNAMICS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Asymmetric random walks with bias generated by discrete-time counting processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Polito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Perez Riascos</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro P Riascos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2020.125541⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (106121), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2021.106121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589793v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local biased random walks and fractional transport on directed networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ON DISCRETE TIME GENERALIZED FRACTIONAL POISSON PROCESSES AND RELATED STOCHASTIC DYNAMICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Polito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Pérez Riascos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Pizarro-Medina</w:t>
+                <w:t xml:space="preserve">Alejandro Perez Riascos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022142⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2020.125541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540672v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENERALIZED FRACTIONAL POISSON PROCESS AND RELATED STOCHASTIC DYNAMICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Pérez Riascos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/fca-2020-0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous time random walk and diffusion with generalized fractional Poisson process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Perez Riascos</w:t>
+                <w:t xml:space="preserve">Non-local biased random walks and fractional transport on directed networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Pérez Riascos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pizarro-Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2019.123294⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336450v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random walks with long-range steps generated by functions of Laplacian matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous time random walk and diffusion with generalized fractional Poisson process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Pérez Riascos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Franck Nicolleau</w:t>
+                <w:t xml:space="preserve">Alejandro Perez Riascos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aab04c⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2019.123294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315587v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence of random walks with long-range steps generated by fractional Laplacian matrices on regular networks and simple cubic lattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Random walks with long-range steps generated by functions of Laplacian matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Pérez Riascos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa9008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (4), pp.043404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aab04c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543330v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional random walk lattice dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Recurrence of random walks with long-range steps generated by fractional Laplacian matrices on regular networks and simple cubic lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck C.G.A Nicolleau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Pérez Riascos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa5173⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa9008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357909v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic emission during the solvent mediated cooling crystallization of citric acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractional random walk lattice dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez Riascos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzeij Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingjun Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Michelitsch</w:t>
+                <w:t xml:space="preserve">Franck C.G.A Nicolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.05.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, J. Phys. A: Math. Theor. 50, pp.055003 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa5173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393432v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fractional generalization of the classical lattice dynamics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.M. Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Riascos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.A. Collet</w:t>
+                <w:t xml:space="preserve">A.F. Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C.G.A. Nicolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 92, pp.43-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chaos.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Nonlocal Computation of Eigenfrequencies of Beams Using Finite Difference and Finite Element Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic emission during the solvent mediated cooling crystallization of citric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingjun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Challamel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ying Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Structural Stability and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219455415400088⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 301, pp.70 à 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115607v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional Laplacian matrix on the finite periodic linear chain and its periodic Riesz fractional derivative continuum limit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">On Nonlocal Computation of Eigenfrequencies of Beams Using Finite Difference and Finite Element Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issac Elishakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien Ming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (29), 295202 (27pp). </w:t>
+              <w:t xml:space="preserve">International Journal of Structural Stability and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/48/29/295202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219455415400088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096676v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting finite difference and finite element methods applied to structural mechanics within enriched continua</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Fractional Laplacian matrix on the finite periodic linear chain and its periodic Riesz fractional derivative continuum limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Elishakoff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrzej F. Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck C.G.A Nicolleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53, pp.107-120. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (29), 295202 (27pp). </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/48/29/295202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459729v1</w:t>
+                <w:t xml:space="preserve">hal-01096676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice fractional Laplacian and its continuum limit kernel on the finite cyclic chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Revisiting finite difference and finite element methods applied to structural mechanics within enriched continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Elishakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2015.10.035⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223911v1</w:t>
+                <w:t xml:space="preserve">hal-01459729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regularized representation of the fractional Laplacian in n dimensions and its relation to Weierstrass-Mandelbrot type fractal functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Lattice fractional Laplacian and its continuum limit kernel on the finite cyclic chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rahman Mujibur</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej F. Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck C.G.A Nicolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxu018⟩</w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2015.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101502v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On nonconservativeness of Eringen's nonlocal elasticity in beam mechanics: correction from a discrete-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Zhang</w:t>
+                <w:t xml:space="preserve">J. N. Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 84 (9-11), pp.1275-1292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00419-014-0862-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlocal constitutive model generated by matrix functions for polyatomic periodic linear chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A regularized representation of the fractional Laplacian in n dimensions and its relation to Weierstrass-Mandelbrot type fractal functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Collet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Derogar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahman Mujibur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00419-014-0905-3⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, SOURCE IMA Journal of Applied Mathematics, 79 (5), pp.753 - 777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxu018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459734v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal constitutive laws generated by matrix functions: Lattice Dynamics Models and their Continuum Limits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A nonlocal constitutive model generated by matrix functions for polyatomic periodic linear chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xingjun Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84 (9-11, SI), pp.1477-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00419-014-0905-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2014.02.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00848924v1</w:t>
+                <w:t xml:space="preserve">hal-01459734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISPERSION RELATIONS AND WAVE OPERATORS IN SELF-SIMILAR QUASI-CONTINUOUS LINEAR CHAINS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Nonlocal constitutive laws generated by matrix functions: Lattice Dynamics Models and their Continuum Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Shahram Derogar</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingjun Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.011135⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.106-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2014.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371945v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DISPERSION RELATIONS AND WAVE OPERATORS IN SELF-SIMILAR QUASI-CONTINUOUS LINEAR CHAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard A. Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck C.G.A Nicolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej. F. Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Derogar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.011135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.011135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371945v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF THE VIBRATIONAL MODE SPECTRUM OF A LINEAR CHAIN WITH SPATIALLY EXPONENTIAL PROPERTIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard A. Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej. F. Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck C.G.A Nicolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (2), pp.209-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2008.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Turbulence in Population Models with Memory and Delay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stochastic compartment model of epidemic spreading in complex networks with mortality and resetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard A. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bestehorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-05293308v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez P. Riascos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej. F. Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PANDEMICS ANALYTICS 2025 : International Conference on Pandemics Analytics - 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Oct 2025, Barecelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From random walks to epidemic spreading: Compartment model with mortality for vector transmitted diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiological Model with Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Bestehorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas M. Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">hal-04945871v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OttoChaos: From the nonlinear dynamical systems theory to observational chaos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Letellier Sylvain-Mangiarotti, Denisse Sciamarella, Oct 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional aging theories: which ones are useful?</w:t>
-[...43 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compartment model with retarded transition rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard A Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bestehorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134912v3</w:t>
+                <w:t xml:space="preserve">Alejandro Perez P. Riascos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OttoChaos: From the nonlinear dynamical systems theory to observational chaos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Mangiarotti, Christophe Letellier, Denisse Sciamarella, Oct 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging as a process of accumulation of Misrepairs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Fractional Lattice Dynamics: Nonlocal constitutive behavior generated by power law matrix functions and their fractional continuum limit kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01135021v3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez Riascos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej F Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck C G A Nicolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Problems in Mechanics http://www.apm-conf.spb.ru/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPME RAS, Peter the Great St. Petersburg Polytechnic University, Jun 2016, St. Petersburg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of aging changes: self-accelerating and inhomogeneous</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                <w:t xml:space="preserve">Relations de dispersion pour chaînes linéaires comportant des interactions harmoniques auto-similaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard A. Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck C.G.A Nicolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej F. Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Derogar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France. http://cfa.sfa.asso.fr/cd1/data/articles/000001.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From random walks to epidemic spreading: Compartment model with mortality for vector transmitted diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard A. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bestehorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro P. Riascos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135315v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945871v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE FRACTIONAL LAPLACIAN AS A LIMITING CASE OF A SELF-SIMILAR SPRING MODEL AND APPLICATIONS TO n-DIMENSIONAL ANOMALOUS DIFFUSION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Traditional aging theories: which ones are useful?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jicun Wang-Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839196v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134912v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to anomalous diffusion in the n-dimensional space generated by a self-similar Laplacian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Development of aging changes: self-accelerating and inhomogeneous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jicun Wang-Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721688v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGING AS A CONSEQUENCE OF MISREPAIR -- A NOVEL THEORY OF AGING</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Aging as a process of accumulation of Misrepairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jicun Wang-Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373085v3</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135021v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-similar field theory for 1D linear elastic continua and self-similar diffusion problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">THE FRACTIONAL LAPLACIAN AS A LIMITING CASE OF A SELF-SIMILAR SPRING MODEL AND APPLICATIONS TO n-DIMENSIONAL ANOMALOUS DIFFUSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard A. Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej F. Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck C.G.A Nicolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujibur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595771v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur une généralisation de l'opérateur fractionnaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An approach to anomalous diffusion in the n-dimensional space generated by a self-similar Laplacian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej F. Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck C.G.A Nicolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujibur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639109v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721688v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A self-similar field theory for 1D linear elastic continua and self-similar diffusion problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard A. Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahman Mujibur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Derogar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej F. Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AGING AS A CONSEQUENCE OF MISREPAIR -- A NOVEL THEORY OF AGING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jicun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Wunderlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Mahadeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373085v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur une généralisation de l'opérateur fractionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michelitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard A. Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Derogar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzeij Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relations de dispersion pour chaînes linéaires comportant des interactions harmoniques auto-similaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard A. Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck C.G.A Nicolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej F. Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Derogar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4186,817 +4800,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Dynamic Green's Function of the Three-Dimensional Infinite Anisotropic Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M. Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editors: Holm Altenbach, Victor A. Eremeyev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Discrete and Continuum Structures and Media https://link.springer.com/book/9783031756252</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 221, Springer; Springer Nature Switzerland, pp.435-464, 2025, Advanced Structured Materials, 978-3-031-75628-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-75626-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680392v1</w:t>
-              </w:r>
-[...596 lines deleted...]
-                <w:t xml:space="preserve">hal-00530290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics for Dynamicists - Lecture Notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michelitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Mathematics for Dynamicists, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01128826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5143,51 +5159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698128v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Michelitsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Polito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Riascos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238517" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bestehorn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0241314" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P. Riascos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0299615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798496v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lazar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Agiasofitou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst14121034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127423500566" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Michelitsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P Riascos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11020471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03280274v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2021.106121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02589793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michelitsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez Riascos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2020.125541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540672v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez Riascos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Michelitsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizarro-Medina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2020-0034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.123294" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Nowakowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicolleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aab04c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa9008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzeij Nowakowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C.G.A Nicolleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa5173" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjun Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F&#233;votte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.05.057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Collet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Riascos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Nowakowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.G.A. Nicolleau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2016.09.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Elishakoff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Ming Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219455415400088" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej F. Nowakowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/29/295202" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Elishakoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.03.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.10.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101502v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maugin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Derogar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahman Mujibur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Reddy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-014-0862-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459734v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-014-0905-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.02.029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371945v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard A. Maugin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej. F. Nowakowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.011135" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2008.08.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grigorieva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945871v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Granger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard A. Collet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134912v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jicun Wang-Michelitsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135021v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135315v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujibur Rahman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721688v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373085v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jicun Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wunderlin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Mahadeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680392v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75626-9_19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097459v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez P. Riascos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard A Collet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298786v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej F Nowakowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C G A Nicolleau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01128826v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bestehorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Michelitsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grigorieva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0321068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699933v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0241314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Polito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Riascos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238517" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P. Riascos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0299615" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798496v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lazar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Agiasofitou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst14121034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127423500566" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Michelitsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P Riascos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11020471" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03280274v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2021.106121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02589793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michelitsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez Riascos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2020.125541" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez Riascos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2020-0034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Michelitsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizarro-Medina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022142" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.123294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Nowakowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicolleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aab04c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa9008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzeij Nowakowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C.G.A Nicolleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa5173" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Collet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Riascos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Nowakowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.G.A. Nicolleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2016.09.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjun Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F&#233;votte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.05.057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Elishakoff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Ming Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219455415400088" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej F. Nowakowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/29/295202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Elishakoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.03.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.10.035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Reddy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-014-0862-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maugin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Derogar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahman Mujibur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459734v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-014-0905-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.02.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371945v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard A. Maugin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej. F. Nowakowski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.011135" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2008.08.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097459v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard A. Collet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez P. Riascos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Granger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard A Collet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298786v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej F Nowakowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C G A Nicolleau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945871v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134912v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jicun Wang-Michelitsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135315v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135021v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839196v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujibur Rahman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721688v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373085v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jicun Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wunderlin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Mahadeva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639109v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75626-9_19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01128826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>