--- v1 (2026-03-31)
+++ v2 (2026-04-21)
@@ -948,174 +948,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'y a-t-il dans la matière vidéoludique ?</w:t>
+                <w:t xml:space="preserve">La beauté technique du deckbuilding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes digitales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/marge.981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05220891v1</w:t>
+                <w:t xml:space="preserve">hal-04971390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La beauté technique du deckbuilding</w:t>
+                <w:t xml:space="preserve">Qu'y a-t-il dans la matière vidéoludique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2023-2 (16), pp.101-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/marge.981⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04971390v1</w:t>
+                <w:t xml:space="preserve">halshs-05220891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse vidéoludique de la matière numérique. Les résultats</w:t>
               </w:r>
@@ -2795,51 +2795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18CFDA4B"/>
+    <w:nsid w:val="DA2ED088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2943,51 +2943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12422F11"/>
+    <w:nsid w:val="E5DFDC0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3177,51 +3177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-morisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8201-4257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Nu&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Cappe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Escobar Herrera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Iliopoulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lorentz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/lepreuve-de-lart/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morisset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-corps-spectatoriel-a-lepreuve/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulg/26611" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Crevoisier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18791-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mercier-Bellevue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.981" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18791-2.p.0165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4458" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.176.0113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5923" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.3416" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.029.0019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.008.0038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1801" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024776ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.495" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03794652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-morisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8201-4257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Nu&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Cappe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Escobar Herrera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Iliopoulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lorentz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/lepreuve-de-lart/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morisset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-corps-spectatoriel-a-lepreuve/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulg/26611" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Crevoisier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18791-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mercier-Bellevue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.981" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18791-2.p.0165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4458" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.176.0113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5923" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.3416" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.029.0019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.008.0038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1801" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024776ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.495" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03794652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>