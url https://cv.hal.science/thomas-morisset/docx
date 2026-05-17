--- v2 (2026-04-21)
+++ v3 (2026-05-17)
@@ -948,494 +948,494 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La beauté technique du deckbuilding</w:t>
+                <w:t xml:space="preserve">Qu'y a-t-il dans la matière vidéoludique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2023-2 (16), pp.101-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971390v1</w:t>
+                <w:t xml:space="preserve">halshs-05220891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'y a-t-il dans la matière vidéoludique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’analyse vidéoludique de la matière numérique. Les résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes digitales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2023-2 (16), pp.101-119</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 16, pp.165-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18791-2.p.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05220891v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse vidéoludique de la matière numérique. Les résultats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La beauté technique du deckbuilding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes digitales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.165-172. </w:t>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18791-2.p.0165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/marge.981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201550v1</w:t>
+                <w:t xml:space="preserve">hal-04971390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur culturelle des efforts vidéoludiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : des beautés impures aux beautés mêlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mercier-Bellevue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pistes. Revue de philosophie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.7-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478711v1</w:t>
+                <w:t xml:space="preserve">hal-04867635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : des beautés impures aux beautés mêlées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeu des rencontres entre scénographie et jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pistes. Revue de philosophie contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.7-27</w:t>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, p. 51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867635v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04657829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeu des rencontres entre scénographie et jeux vidéo</w:t>
+                <w:t xml:space="preserve">La valeur culturelle des efforts vidéoludiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.4458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04657829v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poète, métier et vocation : à propos de La Décision d'Yves Bonnefoy. Fonder sur l'épiphanie, de Patrick Werly</w:t>
               </w:r>
@@ -2251,165 +2251,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03132240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre la théorie et la douleur : à propos d'une réappropriation de la catharsis</w:t>
+                <w:t xml:space="preserve">Le jeu numérique en vaut-il la chandelle ? De la difficulté à faire sentir l'interaction numérique au théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déplacements conceptuels : appropriation, inflexion, réactualisation en philosophie de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Équipe doctorale du Centre Victor Basch; Marianne Massin, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'informatique théâtrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Performance Lab, Feb 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03151411v1</w:t>
+                <w:t xml:space="preserve">halshs-03154127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu numérique en vaut-il la chandelle ? De la difficulté à faire sentir l'interaction numérique au théâtre</w:t>
+                <w:t xml:space="preserve">Entre la théorie et la douleur : à propos d'une réappropriation de la catharsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'informatique théâtrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Performance Lab, Feb 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Déplacements conceptuels : appropriation, inflexion, réactualisation en philosophie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe doctorale du Centre Victor Basch; Marianne Massin, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03154127v1</w:t>
+                <w:t xml:space="preserve">halshs-03151411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluralité du jouer comme pratique de réception</w:t>
               </w:r>
@@ -2795,51 +2795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA2ED088"/>
+    <w:nsid w:val="1B4D6B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2943,51 +2943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E5DFDC0E"/>
+    <w:nsid w:val="B841AD0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3177,51 +3177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-morisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8201-4257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Nu&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Cappe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Escobar Herrera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Iliopoulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lorentz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/lepreuve-de-lart/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morisset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-corps-spectatoriel-a-lepreuve/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulg/26611" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Crevoisier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18791-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mercier-Bellevue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.981" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18791-2.p.0165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4458" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.176.0113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5923" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.3416" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.029.0019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.008.0038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1801" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024776ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.495" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03794652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-morisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8201-4257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Nu&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Cappe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Escobar Herrera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Iliopoulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lorentz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/lepreuve-de-lart/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morisset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-corps-spectatoriel-a-lepreuve/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulg/26611" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Crevoisier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18791-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mercier-Bellevue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18791-2.p.0165" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.981" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4458" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.176.0113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5923" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.3416" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.029.0019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.008.0038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1801" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024776ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.495" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03794652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>