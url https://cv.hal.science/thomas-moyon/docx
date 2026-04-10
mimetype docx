--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -289,346 +289,346 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.110268. </w:t>
+              <w:t xml:space="preserve">, 2026, 151, pp.110268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2026.110268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific metabolomic and lipidomic signature reveals the postpartum resolution of gestational diabetes mellitus or its evolution to type 2 diabetes in rat</w:t>
+                <w:t xml:space="preserve">Associations of maternal diet with nutritional and chemical exposure markers in human milk from the LACTACOL cohort of preterm infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bobin</w:t>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Mitanchez</w:t>
+                <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Castellano</w:t>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Grit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">Cécile Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 328 (4), pp.E493-E512. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (4), pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00396.2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-025-03658-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054470v1</w:t>
+                <w:t xml:space="preserve">hal-05038539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of maternal diet with nutritional and chemical exposure markers in human milk from the LACTACOL cohort of preterm infants</w:t>
+                <w:t xml:space="preserve">A specific metabolomic and lipidomic signature reveals the postpartum resolution of gestational diabetes mellitus or its evolution to type 2 diabetes in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+                <w:t xml:space="preserve">Paul Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mitanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (4), pp.157. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328 (4), pp.E493-E512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-025-03658-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00396.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038539v1</w:t>
+                <w:t xml:space="preserve">hal-05054470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs du lait maternel associés à la croissance pondérale post-natale et la composition corporelle à 2 ans du prématuré</w:t>
               </w:r>
@@ -921,51 +921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hartweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yipu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1010,887 +1010,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Key Mitochondrial Lipids Accompany Mitochondrial Dysfunction and Oxidative Stress in NAFLD</w:t>
+                <w:t xml:space="preserve">Maternal Microbiota Transfer Programs Offspring Eating Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Durand</w:t>
+                <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Coué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Tesse</w:t>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2021/9986299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.672224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793171v1</w:t>
+                <w:t xml:space="preserve">hal-03271317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Microbiota Transfer Programs Offspring Eating Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association Between Early Amino Acid Intake and Full-Scale IQ at Age 5 Years Among Infants Born at Less Than 30 Weeks’ Gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">Alexandre Lapillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.672224⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (11), pp.e2135452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.35452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271317v2</w:t>
+                <w:t xml:space="preserve">hal-03466832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Early Amino Acid Intake and Full-Scale IQ at Age 5 Years Among Infants Born at Less Than 30 Weeks’ Gestation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Breast milk protein content at week 3 after birth and neurodevelopmental outcome in preterm infants fed fortified breast milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lapillonne</w:t>
+                <w:t xml:space="preserve">Cecile Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Marret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guellec</w:t>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.35452⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (7), pp.3959-3969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-021-02562-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466832v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast milk protein content at week 3 after birth and neurodevelopmental outcome in preterm infants fed fortified breast milk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Simon</w:t>
+                <w:t xml:space="preserve">Changes in Key Mitochondrial Lipids Accompany Mitochondrial Dysfunction and Oxidative Stress in NAFLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Boscher</w:t>
+                <w:t xml:space="preserve">Marine Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+                <w:t xml:space="preserve">Angela Tesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (7), pp.3959-3969. </w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-021-02562-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2021/9986299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948500v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VLDL (Very-Low-Density Lipoprotein)-Apo E (Apolipoprotein E) May Influence Lp(a) (Lipoprotein [a]) Synthesis or Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+                <w:t xml:space="preserve">Valentin Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Léa Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.819-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620289v1</w:t>
+                <w:t xml:space="preserve">hal-03098122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLDL (Very-Low-Density Lipoprotein)-Apo E (Apolipoprotein E) May Influence Lp(a) (Lipoprotein [a]) Synthesis or Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+                <w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cabioch</w:t>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (3), pp.819-829. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182, pp.109018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098122v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Alexandre-Gouabau et al. “Comprehensive Preterm Breast Milk Metabotype Associated with Optimal Infant Early Growth Pattern”, Nutrients, 2019, 11, 528</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1954,51 +1954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive preterm breast milk metabotype associated with optimal infant early growth pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2261,51 +2261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2368,51 +2368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2809,51 +2809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Echasserieau-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3102,51 +3102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Piloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (3), pp.515-522. </w:t>
@@ -3190,308 +3190,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AoV-PLS: a new method for the analysis of multivariate data depending on several factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+                <w:t xml:space="preserve">A Common Genetic Variant in the Insulin Receptor Gene Is Associated with Eating Difficulties at 2 Years of Age in a Cohort of Preterm Infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouvagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1285/i20705948v8n2p214⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrigenetics and Nutrigenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4-6), pp.153-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000442159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635984v1</w:t>
+                <w:t xml:space="preserve">hal-02635055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Common Genetic Variant in the Insulin Receptor Gene Is Associated with Eating Difficulties at 2 Years of Age in a Cohort of Preterm Infants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bouvagnet</w:t>
+                <w:t xml:space="preserve">AoV-PLS: a new method for the analysis of multivariate data depending on several factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrigenetics and Nutrigenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (4-6), pp.153-163. </w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.214 - 235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000442159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1285/i20705948v8n2p214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635055v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal and Cord Blood LC-HRMS Metabolomics Reveal Alterations in Energy and Polyamine Metabolism, and Oxidative Stress in Very-low Birth Weight Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,629 +3575,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Continuum Approach for Canonical Correlation Analysis; Applications to “Omics” Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical strategies for relating metabolomics and proteomics data: a real case study in nutrition research area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/157341112800392652⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), pp.1090 - 1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-012-0415-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928672v1</w:t>
+                <w:t xml:space="preserve">hal-01928661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical strategies for relating metabolomics and proteomics data: a real case study in nutrition research area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postnatal growth velocity modulates alterations of proteins involved in metabolism and neuronal plasticity in neonatal hypothalamus in rats born with intrauterine growth restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Plain</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Coupe Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-012-0415-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.140-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928661v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal growth velocity modulates alterations of proteins involved in metabolism and neuronal plasticity in neonatal hypothalamus in rats born with intrauterine growth restriction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Berengere Coupe Coupé</w:t>
+                <w:t xml:space="preserve">Antenatal Phosphodiesterase 4 Inhibition Restores Postnatal Growth and Pulmonary Development in a Model of Chorioamnionitis in Rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Homer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Joram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacqueline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -H. Jarreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.11.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 340 (3), pp.620 - 628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.111.179085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652580v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenatal Phosphodiesterase 4 Inhibition Restores Postnatal Growth and Pulmonary Development in a Model of Chorioamnionitis in Rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. -H. Jarreau</w:t>
+                <w:t xml:space="preserve">A Simple Continuum Approach for Canonical Correlation Analysis; Applications to “Omics” Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.310 - 318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157341112800392652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/jpet.111.179085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644743v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offspring Metabolomic Response to Maternal Protein Restriction in a Rat Model of Intrauterine Growth Restriction (IUGR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,90 +4300,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Invasive Exploration of Neonatal Gastric Epithelium by Using Exfoliated Epithelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frondas-Chauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), </w:t>
@@ -4578,77 +4578,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet exploratoire SYALSA -LactOMICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4703,90 +4703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATERNAL MICROBIOTAS TRANSFER IMPACTS MICROBIOTA-GUT-BRAIN AXIS IN OFFSPRING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4841,90 +4841,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOHaD22-ABS-1830 NEONATAL TRANSFER OF MATERNAL MICROBIOTA HAS A LASTING EFFECT ON THE FEEDING BEHAVIOR OF THE OFFSPRING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOHaD World Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International society for Developmental Origins of Health and Disease, Aug 2022, Vancouver, Canada. 1p</w:t>
@@ -4953,90 +4953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un transfert de microbiotes maternels et de leurs métabolites sur l'expression de marqueurs entéroendocrines chez le raton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5078,103 +5078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration en protéines du lait maternel à la troisième semaine après la naissance et neurodéveloppement des enfants prématurés nourris au lait maternel enrichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
@@ -5324,51 +5324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5449,51 +5449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast milk lipidome as a predictive component of postnatal growth trajectory in preterm infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5574,51 +5574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lipidome du lait maternel prédictif de la trajectoire pondérale postnatale du prématuré.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5721,51 +5721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neonatal transfer of intestinal microbiota partially reverse microbiota dysbiosis in rats with intra-uterine growth retardation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,51 +5872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Echasserieau-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5952,446 +5952,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transfert néonatal de microbiote intestinal corrige partiellement les défauts de microbiote constatés chez les rats ayant subi un retard de croissance intra-utérin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of multivariate data depending on several factors: ANOVA-PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Michel</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIème Congrès Chimiométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève (Unige). CHE. Groupe Français de Chimiométrie (GFC), FRA., Jan 2015, Genève, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602067v1</w:t>
+                <w:t xml:space="preserve">hal-02799238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of multivariate data depending on several factors: ANOVA-PLS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship Between Intestinal Microbiota and Clinical Characteristics of Patients with Early Stage Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Trang Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème Congrès Chimiométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève (Unige). CHE. Groupe Français de Chimiométrie (GFC), FRA., Jan 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Boston, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799238v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Intestinal Microbiota and Clinical Characteristics of Patients with Early Stage Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bard</w:t>
+                <w:t xml:space="preserve">Le transfert néonatal de microbiote intestinal corrige partiellement les défauts de microbiote constatés chez les rats ayant subi un retard de croissance intra-utérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huyen Trang Luu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Dravet</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744365v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Common Genetic Variant in the Insulin Receptor Gene Is Associated with Eating Difficulties at 2 Years of Age in a Cohort of Preterm Infants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Migraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6715,77 +6715,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary patterns of mothers of preterm infants and its relationship with levels of persistent organic pollutants in their milk during the first month postpartum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6879,51 +6879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7118,90 +7118,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de l'unité mixte de recherche physiopathologie des adaptations nutritionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7452,51 +7452,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF6E84DD"/>
+    <w:nsid w:val="B038FFEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7683,51 +7683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-moyon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8308-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253136024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bobin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00396.2024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moulazem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croyal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice K&#252;ster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-022-02159-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hartweg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipu Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9986299" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271317v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.672224" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03466832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapillonne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.35452" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boscher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02562-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313877" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Billon-Crossouard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.310208" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01713096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00216" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zair" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krempf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-017-6737-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513583543955866E12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mata" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidio Muniz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fuentes-Jimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.08.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04QRV39V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Piloquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2014.09.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1R0FS8L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v8n2p214" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvagnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442159" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400122v" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928672v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341112800392652" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-98HRN04B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652580v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe Coup&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.11.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DRBR7RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Homer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Launay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joram" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueline" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Jarreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.111.179085" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644365v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frondas-Chauty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025562" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973514v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227446v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735768v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molamine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cariou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Macher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742072v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herv&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.042" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799238v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744365v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Trang Luu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603429v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Migraine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644019v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boscher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801394v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606445v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bresson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-moyon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8308-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253136024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bobin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00396.2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moulazem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croyal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice K&#252;ster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-022-02159-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hartweg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipu Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271317v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.672224" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03466832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapillonne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guellec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.35452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boscher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02562-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9986299" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313877" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Billon-Crossouard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.310208" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01713096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00216" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zair" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krempf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-017-6737-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513583543955866E12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mata" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidio Muniz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fuentes-Jimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.08.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04QRV39V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Piloquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2014.09.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1R0FS8L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvagnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442159" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v8n2p214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400122v" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe Coup&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.11.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DRBR7RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Homer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Launay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueline" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Jarreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.111.179085" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928672v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341112800392652" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-98HRN04B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644365v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frondas-Chauty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025562" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973514v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227446v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735768v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molamine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cariou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Macher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742072v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herv&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799238v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744365v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Trang Luu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602067v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.042" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603429v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Migraine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644019v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boscher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801394v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606445v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bresson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>