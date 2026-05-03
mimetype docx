--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1010,861 +1010,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Microbiota Transfer Programs Offspring Eating Behavior</w:t>
+                <w:t xml:space="preserve">Changes in Key Mitochondrial Lipids Accompany Mitochondrial Dysfunction and Oxidative Stress in NAFLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
+                <w:t xml:space="preserve">Manon Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Billard</w:t>
+                <w:t xml:space="preserve">Marine Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+                <w:t xml:space="preserve">Angela Tesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.672224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2021/9986299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271317v2</w:t>
+                <w:t xml:space="preserve">hal-03793171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Early Amino Acid Intake and Full-Scale IQ at Age 5 Years Among Infants Born at Less Than 30 Weeks’ Gestation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal Microbiota Transfer Programs Offspring Eating Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lapillonne</w:t>
+                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Marret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guellec</w:t>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.35452⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.672224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466832v1</w:t>
+                <w:t xml:space="preserve">hal-03271317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast milk protein content at week 3 after birth and neurodevelopmental outcome in preterm infants fed fortified breast milk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Simon</w:t>
+                <w:t xml:space="preserve">Association Between Early Amino Acid Intake and Full-Scale IQ at Age 5 Years Among Infants Born at Less Than 30 Weeks’ Gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Boscher</w:t>
+                <w:t xml:space="preserve">Alexandre Lapillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-021-02562-8⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (11), pp.e2135452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.35452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948500v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Key Mitochondrial Lipids Accompany Mitochondrial Dysfunction and Oxidative Stress in NAFLD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Durand</w:t>
+                <w:t xml:space="preserve">Breast milk protein content at week 3 after birth and neurodevelopmental outcome in preterm infants fed fortified breast milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Coué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">Cecile Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Tesse</w:t>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021, pp.1-9. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (7), pp.3959-3969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2021/9986299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-021-02562-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793171v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLDL (Very-Low-Density Lipoprotein)-Apo E (Apolipoprotein E) May Influence Lp(a) (Lipoprotein [a]) Synthesis or Assembly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cabioch</w:t>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313877⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182, pp.109018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098122v1</w:t>
+                <w:t xml:space="preserve">hal-02620289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+                <w:t xml:space="preserve">VLDL (Very-Low-Density Lipoprotein)-Apo E (Apolipoprotein E) May Influence Lp(a) (Lipoprotein [a]) Synthesis or Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">Valentin Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Léa Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 182, pp.109018. </w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.819-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620289v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Alexandre-Gouabau et al. “Comprehensive Preterm Breast Milk Metabotype Associated with Optimal Infant Early Growth Pattern”, Nutrients, 2019, 11, 528</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1954,51 +1954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive preterm breast milk metabotype associated with optimal infant early growth pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2261,51 +2261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2368,51 +2368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3102,51 +3102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Piloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (3), pp.515-522. </w:t>
@@ -3369,51 +3369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (2), pp.214 - 235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3447,51 +3447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal and Cord Blood LC-HRMS Metabolomics Reveal Alterations in Energy and Polyamine Metabolism, and Oxidative Stress in Very-low Birth Weight Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,629 +3575,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical strategies for relating metabolomics and proteomics data: a real case study in nutrition research area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simple Continuum Approach for Canonical Correlation Analysis; Applications to “Omics” Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Plain</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-012-0415-7⟩</w:t>
+              <w:t xml:space="preserve">Current Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.310 - 318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157341112800392652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928661v1</w:t>
+                <w:t xml:space="preserve">hal-01928672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal growth velocity modulates alterations of proteins involved in metabolism and neuronal plasticity in neonatal hypothalamus in rats born with intrauterine growth restriction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical strategies for relating metabolomics and proteomics data: a real case study in nutrition research area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Berengere Coupe Coupé</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.11.008⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), pp.1090 - 1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-012-0415-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652580v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenatal Phosphodiesterase 4 Inhibition Restores Postnatal Growth and Pulmonary Development in a Model of Chorioamnionitis in Rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. -H. Jarreau</w:t>
+                <w:t xml:space="preserve">Postnatal growth velocity modulates alterations of proteins involved in metabolism and neuronal plasticity in neonatal hypothalamus in rats born with intrauterine growth restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Coupe Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.111.179085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.140-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644743v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Continuum Approach for Canonical Correlation Analysis; Applications to “Omics” Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Antenatal Phosphodiesterase 4 Inhibition Restores Postnatal Growth and Pulmonary Development in a Model of Chorioamnionitis in Rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Homer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Joram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacqueline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -H. Jarreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/157341112800392652⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 340 (3), pp.620 - 628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.111.179085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928672v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offspring Metabolomic Response to Maternal Protein Restriction in a Rat Model of Intrauterine Growth Restriction (IUGR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,51 +4300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Invasive Exploration of Neonatal Gastric Epithelium by Using Exfoliated Epithelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4578,77 +4578,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet exploratoire SYALSA -LactOMICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4703,90 +4703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATERNAL MICROBIOTAS TRANSFER IMPACTS MICROBIOTA-GUT-BRAIN AXIS IN OFFSPRING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4841,77 +4841,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOHaD22-ABS-1830 NEONATAL TRANSFER OF MATERNAL MICROBIOTA HAS A LASTING EFFECT ON THE FEEDING BEHAVIOR OF THE OFFSPRING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4953,90 +4953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un transfert de microbiotes maternels et de leurs métabolites sur l'expression de marqueurs entéroendocrines chez le raton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5117,64 +5117,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
@@ -5324,51 +5324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5449,51 +5449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast milk lipidome as a predictive component of postnatal growth trajectory in preterm infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5574,51 +5574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lipidome du lait maternel prédictif de la trajectoire pondérale postnatale du prématuré.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5952,377 +5952,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of multivariate data depending on several factors: ANOVA-PLS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le transfert néonatal de microbiote intestinal corrige partiellement les défauts de microbiote constatés chez les rats ayant subi un retard de croissance intra-utérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème Congrès Chimiométrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799238v1</w:t>
+                <w:t xml:space="preserve">hal-01602067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Intestinal Microbiota and Clinical Characteristics of Patients with Early Stage Breast Cancer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of multivariate data depending on several factors: ANOVA-PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Boston, United States. pp.1</w:t>
+              <w:t xml:space="preserve">XVIème Congrès Chimiométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève (Unige). CHE. Groupe Français de Chimiométrie (GFC), FRA., Jan 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744365v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transfert néonatal de microbiote intestinal corrige partiellement les défauts de microbiote constatés chez les rats ayant subi un retard de croissance intra-utérin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Macher</w:t>
+                <w:t xml:space="preserve">Relationship Between Intestinal Microbiota and Clinical Characteristics of Patients with Early Stage Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Trang Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Boston, United States. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602067v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Common Genetic Variant in the Insulin Receptor Gene Is Associated with Eating Difficulties at 2 Years of Age in a Cohort of Preterm Infants.</w:t>
               </w:r>
@@ -6715,51 +6715,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary patterns of mothers of preterm infants and its relationship with levels of persistent organic pollutants in their milk during the first month postpartum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6879,51 +6879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7131,51 +7131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de l'unité mixte de recherche physiopathologie des adaptations nutritionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7452,51 +7452,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B038FFEA"/>
+    <w:nsid w:val="543819AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7683,51 +7683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-moyon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8308-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253136024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bobin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00396.2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moulazem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croyal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice K&#252;ster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-022-02159-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hartweg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipu Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271317v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.672224" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03466832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapillonne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guellec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.35452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boscher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02562-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9986299" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313877" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Billon-Crossouard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.310208" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01713096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00216" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zair" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krempf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-017-6737-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513583543955866E12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mata" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidio Muniz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fuentes-Jimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.08.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04QRV39V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Piloquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2014.09.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1R0FS8L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvagnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442159" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v8n2p214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400122v" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe Coup&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.11.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DRBR7RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Homer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Launay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueline" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Jarreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.111.179085" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928672v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341112800392652" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-98HRN04B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644365v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frondas-Chauty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025562" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973514v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227446v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735768v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molamine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cariou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Macher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742072v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herv&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799238v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744365v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Trang Luu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602067v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.042" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603429v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Migraine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644019v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boscher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801394v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606445v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bresson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-moyon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8308-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253136024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bobin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00396.2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moulazem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croyal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice K&#252;ster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-022-02159-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hartweg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipu Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9986299" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271317v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.672224" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03466832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapillonne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.35452" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boscher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02562-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313877" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Billon-Crossouard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.310208" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01713096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00216" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zair" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krempf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-017-6737-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513583543955866E12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mata" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidio Muniz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fuentes-Jimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.08.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04QRV39V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Piloquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2014.09.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1R0FS8L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvagnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442159" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v8n2p214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400122v" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928672v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341112800392652" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-98HRN04B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652580v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe Coup&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.11.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DRBR7RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Homer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Launay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joram" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueline" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Jarreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.111.179085" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644365v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frondas-Chauty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025562" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973514v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227446v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735768v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molamine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cariou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Macher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742072v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herv&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.042" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799238v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744365v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Trang Luu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603429v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Migraine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644019v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boscher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801394v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606445v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bresson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>