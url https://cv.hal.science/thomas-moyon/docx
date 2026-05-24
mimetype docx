--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1144,727 +1144,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Microbiota Transfer Programs Offspring Eating Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association Between Early Amino Acid Intake and Full-Scale IQ at Age 5 Years Among Infants Born at Less Than 30 Weeks’ Gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">Alexandre Lapillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+                <w:t xml:space="preserve">Stéphane Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.672224⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (11), pp.e2135452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.35452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271317v2</w:t>
+                <w:t xml:space="preserve">hal-03466832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Early Amino Acid Intake and Full-Scale IQ at Age 5 Years Among Infants Born at Less Than 30 Weeks’ Gestation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Breast milk protein content at week 3 after birth and neurodevelopmental outcome in preterm infants fed fortified breast milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lapillonne</w:t>
+                <w:t xml:space="preserve">Cecile Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Marret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guellec</w:t>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.35452⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (7), pp.3959-3969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-021-02562-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466832v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast milk protein content at week 3 after birth and neurodevelopmental outcome in preterm infants fed fortified breast milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+                <w:t xml:space="preserve">Maternal Microbiota Transfer Programs Offspring Eating Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cecile Boscher</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (7), pp.3959-3969. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-021-02562-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.672224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948500v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VLDL (Very-Low-Density Lipoprotein)-Apo E (Apolipoprotein E) May Influence Lp(a) (Lipoprotein [a]) Synthesis or Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+                <w:t xml:space="preserve">Valentin Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Léa Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.819-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620289v1</w:t>
+                <w:t xml:space="preserve">hal-03098122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLDL (Very-Low-Density Lipoprotein)-Apo E (Apolipoprotein E) May Influence Lp(a) (Lipoprotein [a]) Synthesis or Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+                <w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cabioch</w:t>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (3), pp.819-829. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182, pp.109018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098122v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Alexandre-Gouabau et al. “Comprehensive Preterm Breast Milk Metabotype Associated with Optimal Infant Early Growth Pattern”, Nutrients, 2019, 11, 528</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1954,51 +1954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive preterm breast milk metabotype associated with optimal infant early growth pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2261,51 +2261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2368,51 +2368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3102,51 +3102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Piloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (3), pp.515-522. </w:t>
@@ -3369,51 +3369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (2), pp.214 - 235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3447,51 +3447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal and Cord Blood LC-HRMS Metabolomics Reveal Alterations in Energy and Polyamine Metabolism, and Oxidative Stress in Very-low Birth Weight Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3721,319 +3721,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical strategies for relating metabolomics and proteomics data: a real case study in nutrition research area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postnatal growth velocity modulates alterations of proteins involved in metabolism and neuronal plasticity in neonatal hypothalamus in rats born with intrauterine growth restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Plain</w:t>
+                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Coupe Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-012-0415-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.140-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928661v1</w:t>
+                <w:t xml:space="preserve">hal-02652580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal growth velocity modulates alterations of proteins involved in metabolism and neuronal plasticity in neonatal hypothalamus in rats born with intrauterine growth restriction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical strategies for relating metabolomics and proteomics data: a real case study in nutrition research area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Grit</w:t>
+                <w:t xml:space="preserve">Fabien Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berengere Coupe Coupé</w:t>
+                <w:t xml:space="preserve">Aurélie Le Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (2), pp.140-52. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), pp.1090 - 1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-012-0415-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652580v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenatal Phosphodiesterase 4 Inhibition Restores Postnatal Growth and Pulmonary Development in a Model of Chorioamnionitis in Rabbits</w:t>
               </w:r>
@@ -4153,51 +4153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offspring Metabolomic Response to Maternal Protein Restriction in a Rat Model of Intrauterine Growth Restriction (IUGR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,51 +4300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Invasive Exploration of Neonatal Gastric Epithelium by Using Exfoliated Epithelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4578,64 +4578,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet exploratoire SYALSA -LactOMICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,221 +4697,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MATERNAL MICROBIOTAS TRANSFER IMPACTS MICROBIOTA-GUT-BRAIN AXIS IN OFFSPRING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Impact d'un transfert de microbiotes maternels et de leurs métabolites sur l'expression de marqueurs entéroendocrines chez le raton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Canlet</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOHaD World Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International society for Developmental Origins of Health and Disease, Aug 2022, Vancouver, Canada. 2p</w:t>
+              <w:t xml:space="preserve">39ème réunion du CECED (Club d'Étude des Cellules Épithéliales Digestives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973514v1</w:t>
+                <w:t xml:space="preserve">hal-03981886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOHaD22-ABS-1830 NEONATAL TRANSFER OF MATERNAL MICROBIOTA HAS A LASTING EFFECT ON THE FEEDING BEHAVIOR OF THE OFFSPRING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4947,152 +4947,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un transfert de microbiotes maternels et de leurs métabolites sur l'expression de marqueurs entéroendocrines chez le raton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">MATERNAL MICROBIOTAS TRANSFER IMPACTS MICROBIOTA-GUT-BRAIN AXIS IN OFFSPRING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pocheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Cecile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème réunion du CECED (Club d'Étude des Cellules Épithéliales Digestives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">DOHaD World Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International society for Developmental Origins of Health and Disease, Aug 2022, Vancouver, Canada. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981886v1</w:t>
+                <w:t xml:space="preserve">hal-03973514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration en protéines du lait maternel à la troisième semaine après la naissance et neurodéveloppement des enfants prématurés nourris au lait maternel enrichi</w:t>
               </w:r>
@@ -5117,64 +5117,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
@@ -5197,713 +5197,725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’une alimentation périnatale déséquilibrée sur le développement des circuits de la récompense chez le rat,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boureau</w:t>
+                <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques Jeunes chercheurs de l’IMAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">4ème congrès de la Société francophone pour la recherche et l'éducation sur les Origines Développementales Environnementales et Epigénétiques de la Santé et des Maladies (SF DOHAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735768v1</w:t>
+                <w:t xml:space="preserve">hal-02736108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+                <w:t xml:space="preserve">Impact d’une alimentation périnatale déséquilibrée sur le développement des circuits de la récompense chez le rat,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la Société francophone pour la recherche et l'éducation sur les Origines Développementales Environnementales et Epigénétiques de la Santé et des Maladies (SF DOHAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques Jeunes chercheurs de l’IMAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736108v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast milk lipidome as a predictive component of postnatal growth trajectory in preterm infants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Le lipidome du lait maternel prédictif de la trajectoire pondérale postnatale du prématuré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cariou</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Molamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Croyal</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Electrophorèse et d’Analyse Protéomique (SFEAP)- Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, France. pp.37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736107v1</w:t>
+                <w:t xml:space="preserve">hal-02620358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lipidome du lait maternel prédictif de la trajectoire pondérale postnatale du prématuré.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Breast milk lipidome as a predictive component of postnatal growth trajectory in preterm infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Molamine</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Cariou</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Société Française d’Electrophorèse et d’Analyse Protéomique (SFEAP)- Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Disneyland Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620358v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neonatal transfer of intestinal microbiota partially reverse microbiota dysbiosis in rats with intra-uterine growth retardation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Microbiota (ISM). INT., Oct 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la réactivité de patients allergiques à des faibles doses d'allergènes (blé, œuf, lait, arachide). Détection et quantification des allergènes présents à faibles doses dans des matrices alimentaires complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Echasserieau-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5922,190 +5934,190 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAg Alimentation : Allergies, intolérances et hypersensibilités alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transfert néonatal de microbiote intestinal corrige partiellement les défauts de microbiote constatés chez les rats ayant subi un retard de croissance intra-utérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of multivariate data depending on several factors: ANOVA-PLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6114,258 +6126,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème Congrès Chimiométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève (Unige). CHE. Groupe Français de Chimiométrie (GFC), FRA., Jan 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Intestinal Microbiota and Clinical Characteristics of Patients with Early Stage Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Trang Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Boston, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Common Genetic Variant in the Insulin Receptor Gene Is Associated with Eating Difficulties at 2 Years of Age in a Cohort of Preterm Infants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Migraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6397,301 +6409,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Habeat symposium: Improving infant and child eating habits, encouraging fruit and vegetable intake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on faire confiance à la métabolomique: résultats de l'initiative MetaboRing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6701,400 +6713,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary patterns of mothers of preterm infants and its relationship with levels of persistent organic pollutants in their milk during the first month postpartum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of the European Milk Bank Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New formulation for multi-block-partial least squares discriminant analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroStat 2016 Congress - 14. Symposium on Statistical Methods for the Food Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: first results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual International Meeting of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Washington, United States. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7104,78 +7116,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de l'unité mixte de recherche physiopathologie des adaptations nutritionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7204,187 +7216,187 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Nantes Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à « l’analyse de la pertinence en matière de nutrition de systèmes d’information nutritionnelle destinés au consommateur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2016-SA-0017, Anses. 2017, 44 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7452,51 +7464,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="543819AB"/>
+    <w:nsid w:val="3EC0CB87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7683,51 +7695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-moyon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8308-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253136024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bobin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00396.2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moulazem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croyal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice K&#252;ster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-022-02159-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hartweg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipu Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9986299" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271317v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.672224" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03466832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapillonne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.35452" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boscher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02562-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313877" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Billon-Crossouard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.310208" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01713096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00216" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zair" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krempf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-017-6737-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513583543955866E12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mata" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidio Muniz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fuentes-Jimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.08.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04QRV39V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Piloquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2014.09.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1R0FS8L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvagnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442159" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v8n2p214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400122v" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928672v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341112800392652" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-98HRN04B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652580v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe Coup&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.11.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DRBR7RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Homer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Launay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joram" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueline" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Jarreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.111.179085" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644365v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frondas-Chauty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025562" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973514v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227446v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735768v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molamine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cariou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Macher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742072v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herv&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.042" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799238v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744365v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Trang Luu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603429v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Migraine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644019v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boscher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801394v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606445v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bresson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-moyon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8308-8719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253136024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bobin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00396.2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moulazem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moyon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croyal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourdel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice K&#252;ster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-022-02159-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hartweg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipu Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.07.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9986299" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03466832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapillonne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guellec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.35452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Boscher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02562-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271317v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.672224" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313877" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Billon-Crossouard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.310208" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01713096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00216" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zair" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krempf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-017-6737-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Echasserieau-Laporte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513583543955866E12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mata" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidio Muniz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fuentes-Jimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.08.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04QRV39V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Piloquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2014.09.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1R0FS8L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvagnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442159" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v8n2p214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400122v" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928672v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341112800392652" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-98HRN04B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652580v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe Coup&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.11.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DRBR7RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Homer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Launay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joram" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueline" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Jarreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.111.179085" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644365v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frondas-Chauty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025562" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227446v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735768v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molamine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cariou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C5MNGQZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735955v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Macher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herv&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602067v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.042" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799238v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744365v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Trang Luu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603429v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Migraine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644019v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boscher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801394v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606445v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bresson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>