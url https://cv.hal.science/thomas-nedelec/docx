--- v0 (2026-03-27)
+++ v1 (2026-05-15)
@@ -234,325 +234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated Multiple Sclerosis Incidence in France, 2011–2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ten years preceding a diagnosis of neurodegenerative disease in Europe and Australia: medication use, health conditions, and biomarkers associated with Alzheimer's disease, Parkinson's disease, and amyotrophic lateral sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Freydenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Guinebretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Januel</w:t>
+                <w:t xml:space="preserve">Karim Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Louapre</w:t>
+                <w:t xml:space="preserve">Fen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 104 (9), </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.105585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000213586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034515v1</w:t>
+                <w:t xml:space="preserve">hal-05028859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten years preceding a diagnosis of neurodegenerative disease in Europe and Australia: medication use, health conditions, and biomarkers associated with Alzheimer's disease, Parkinson's disease, and amyotrophic lateral sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Updated Multiple Sclerosis Incidence in France, 2011–2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Guinebretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Wei</w:t>
+                <w:t xml:space="preserve">Chloé Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Freydenzon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Octave Guinebretiere</w:t>
+                <w:t xml:space="preserve">Quentin Calonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Zaidi</w:t>
+                <w:t xml:space="preserve">Edouard Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fen Yang</w:t>
+                <w:t xml:space="preserve">Celine Louapre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113, pp.105585. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000213586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028859v1</w:t>
+                <w:t xml:space="preserve">hal-05034515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence and Mortality After a First Status Epilepticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Calonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Guinebretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,291 +636,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Trends in Incidence of Motor Neuron Diseases in France: A Comprehensive 14‐Year Nationwide Study (2010–2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence, mortality, and management of status epilepticus from 2012 to 2022: An 11‐year nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Calonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Guinebretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.70156⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.18627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039352v1</w:t>
+                <w:t xml:space="preserve">hal-05276617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence, mortality, and management of status epilepticus from 2012 to 2022: An 11‐year nationwide study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Time Trends in Incidence of Motor Neuron Diseases in France: A Comprehensive 14‐Year Nationwide Study (2010–2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Guinebretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Calonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Octave Guinebretiere</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bruneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria‐del‐mar Amador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.18627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ene.70156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05276617v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between Diseases and Symptoms Diagnosed in Primary Care and the Subsequent Specific Risk of Multiple Sclerosis</w:t>
               </w:r>
@@ -1168,386 +1168,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Clinical Profiles and Mortality Outcomes Between Influenza and COVID-19 Patients Invasively Ventilated in the ICU: A Retrospective Study From All Paris Public Hospitals From 2016 to 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revenue-Maximizing Auctions: A Bidder’s Standpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Marois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nedelec</w:t>
+                <w:t xml:space="preserve">Clément Calauzènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pelle</w:t>
+                <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rozes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noureddine El Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Explorations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (7), pp.e0737. </w:t>
+              <w:t xml:space="preserve">Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (5), pp.2767-2783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/cce.0000000000000737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/opre.2022.2316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819244v1</w:t>
+                <w:t xml:space="preserve">hal-03951434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning in repeated auctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Clinical Profiles and Mortality Outcomes Between Influenza and COVID-19 Patients Invasively Ventilated in the ICU: A Retrospective Study From All Paris Public Hospitals From 2016 to 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine El Karoui</w:t>
+                <w:t xml:space="preserve">Juliette Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Perchet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Rozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Durrleman​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations and Trends in Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care Explorations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (7), pp.e0737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/cce.0000000000000737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089800v1</w:t>
+                <w:t xml:space="preserve">hal-03819244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revenue-Maximizing Auctions: A Bidder’s Standpoint</w:t>
+                <w:t xml:space="preserve">Learning in repeated auctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calauzènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine El Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Perchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine El Karoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foundations and Trends in Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/opre.2022.2316⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03951434v1</w:t>
+                <w:t xml:space="preserve">hal-03089800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying health conditions associated with Alzheimer's disease up to 15 years before diagnosis: an agnostic study of French and British health records</w:t>
               </w:r>
@@ -1993,64 +1993,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine El Karoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2075,90 +2075,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Stackelberg buyers in repeated auctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calauzènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine El Karoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dInternational Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2209,64 +2209,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calauzènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISTATS 2019 - 22nd International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2304,64 +2304,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to bid in revenue-maximizing auctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine El Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36 th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Long Beach, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2399,51 +2399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offline A/B testing for recommender systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calauzènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2542,51 +2542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS Workshop: What if, what next.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2656,77 +2656,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning in Repeated Auctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calauzènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine El Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15 (3), pp.176-334, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1561/2200000077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2798,90 +2798,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit shading strategies for repeated truthful auctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calauzènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine El Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2925,77 +2925,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calauzènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3186,51 +3186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Guinebretiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bentegeac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aymes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2026.101607" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pierret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Januel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Louapre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213586" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Wei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Freydenzon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zaidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105585" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05281729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nedelec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Gac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;del&#8208;mar Amador" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05276617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18627" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gantzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beranger Lekens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207981" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aube Darves-bornoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;el Couronn&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Monnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Marois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cce.0000000000000737" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calauz&#232;nes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Karoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2316" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Daly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(21)00275-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rosso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carvalho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab135" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351244v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Lekens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/trc2.12210" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Baudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Degenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Doll&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3159652.3159687" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2200000077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abeille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heymann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Guinebretiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bentegeac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aymes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2026.101607" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Wei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Freydenzon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zaidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105585" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pierret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Januel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Louapre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213586" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05281729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nedelec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Gac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05276617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18627" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;del&#8208;mar Amador" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70156" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gantzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beranger Lekens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207981" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aube Darves-bornoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;el Couronn&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Monnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calauz&#232;nes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Karoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2316" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Marois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cce.0000000000000737" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Daly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(21)00275-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rosso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carvalho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab135" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351244v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Lekens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/trc2.12210" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Baudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Degenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Doll&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3159652.3159687" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2200000077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abeille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heymann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>