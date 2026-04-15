--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1212,190 +1212,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologues des Hauts-de-France de 1790 à nos jours</w:t>
+                <w:t xml:space="preserve">Kôm Abou Billou, promenade photographique sur un site archéologique du delta égyptien. Novembre 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Leman</w:t>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Visscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nicq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires du Septentrion. , 198 p., 2015, Archaiologia, 978-2-7574-1728-7</w:t>
+              <w:t xml:space="preserve">2015, 978-2-84467-135-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04408911v1</w:t>
+                <w:t xml:space="preserve">halshs-01769527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kôm Abou Billou, promenade photographique sur un site archéologique du delta égyptien. Novembre 2014</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Archéologues des Hauts-de-France de 1790 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nicq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. , 198 p., 2015, Archaiologia, 978-2-7574-1728-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-01769527v1</w:t>
+                <w:t xml:space="preserve">halshs-04408911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurines grecques en contextes</w:t>
               </w:r>
@@ -2044,51 +2044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Poccardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1872" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villetard Mich&#232;le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quertinmont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Kaddouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vermelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaihia Zeroulou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.140392" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gratien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Miell&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bocquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Azim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Morfoisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelegrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couton-Perche Nathalie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tourte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Varetz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez Salinero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Visscher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huysecom-Haxhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legrand-Meurisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Julien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rohaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04403414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Emannuelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Poccardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1872" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villetard Mich&#232;le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quertinmont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Kaddouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vermelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaihia Zeroulou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.140392" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gratien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Miell&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bocquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Azim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Morfoisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelegrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couton-Perche Nathalie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tourte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Varetz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez Salinero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Visscher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huysecom-Haxhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legrand-Meurisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Julien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rohaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04403414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Emannuelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>