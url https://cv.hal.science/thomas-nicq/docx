--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -385,528 +385,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrie : futurs antérieurs</w:t>
+                <w:t xml:space="preserve">Claude Dubar, une sociologie pour l'intelligibilité du social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Quertinmont</w:t>
+                <w:t xml:space="preserve">Mokhtar Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Vermelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaihia Zeroulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nicq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 378 p., 2022, 978-2-7574-3725-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.140392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405854v1</w:t>
+                <w:t xml:space="preserve">halshs-04405957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Dubar, une sociologie pour l'intelligibilité du social</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Mardon</w:t>
+                <w:t xml:space="preserve">Mirgissa VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Miellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nicq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français d'archéologie orientale (IFAO). 352 p., 2022, Fouilles de l'IFAO (FIFAO), 978-2-72470-797-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">halshs-04405957v1</w:t>
+                <w:t xml:space="preserve">hal-04405772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirgissa VI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mirgissa IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Azim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Miellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Morfoisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français d'archéologie orientale (IFAO). 596 p., 2022, Fouilles de l'IFAO (FIFAO), 978-2-7247-0849-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Miellé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04405772v1</w:t>
+                <w:t xml:space="preserve">hal-04405754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirgissa IV</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'atelier des potiers de la période romaine des &amp;quot;Quatre Bornes&amp;quot; au Rues-des-Vignes (Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nicq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revue du Nord. Art et archéologie n° 31, 408 p., 2022, 979-10-93095-23-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Morfoisse</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04405754v1</w:t>
+                <w:t xml:space="preserve">hal-04405884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'atelier des potiers de la période romaine des &amp;quot;Quatre Bornes&amp;quot; au Rues-des-Vignes (Nord)</w:t>
+                <w:t xml:space="preserve">Alexandrie : futurs antérieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Deru</w:t>
+                <w:t xml:space="preserve">Adrien Quertinmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nicq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Revue du Nord. Art et archéologie n° 31, 408 p., 2022, 979-10-93095-23-3</w:t>
+              <w:t xml:space="preserve">Acte Sud, Mucem, Bozar. 240 p., 2022, 978-2-3301-6887-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405884v1</w:t>
+                <w:t xml:space="preserve">hal-04405854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Armes de l'Égypte ancienne</w:t>
               </w:r>
@@ -1143,51 +1143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirgissa V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nicq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2044,51 +2044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Poccardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1872" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villetard Mich&#232;le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quertinmont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Kaddouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vermelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaihia Zeroulou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.140392" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gratien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Miell&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bocquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Azim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Morfoisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelegrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couton-Perche Nathalie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tourte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Varetz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez Salinero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Visscher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huysecom-Haxhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legrand-Meurisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Julien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rohaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04403414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Emannuelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Poccardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1872" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villetard Mich&#232;le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04405957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Kaddouri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vermelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaihia Zeroulou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mardon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.140392" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405772v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gratien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Miell&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bocquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Azim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Morfoisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelegrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quertinmont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couton-Perche Nathalie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tourte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Varetz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez Salinero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Visscher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huysecom-Haxhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legrand-Meurisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Julien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rohaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04403414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Emannuelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>