--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -109,291 +109,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An In-depth Analysis of the Linguistic Characteristics of Science Claims on the Web and their Impact on Fact-checking</w:t>
+                <w:t xml:space="preserve">Task-blind adaptive virtual reality: Is it possible to help users without knowing their assignments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Hafid</w:t>
+                <w:t xml:space="preserve">Simon Besga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schellhammer</w:t>
+                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yavuz Selim Kartal</w:t>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Dietze</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on the Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3746170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10055-025-01100-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163522v1</w:t>
+                <w:t xml:space="preserve">lirmm-05003800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-blind adaptive virtual reality: Is it possible to help users without knowing their assignments?</w:t>
+                <w:t xml:space="preserve">An In-depth Analysis of the Linguistic Characteristics of Science Claims on the Web and their Impact on Fact-checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Besga</w:t>
+                <w:t xml:space="preserve">Salim Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
+                <w:t xml:space="preserve">Sebastian Schellhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+                <w:t xml:space="preserve">Yavuz Selim Kartal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefan Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on the Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10055-025-01100-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3746170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05003800v1</w:t>
+                <w:t xml:space="preserve">hal-05163522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SHAP-based controversy analysis through communities on Twitter</w:t>
               </w:r>
@@ -565,51 +565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (2), pp.20220050. </w:t>
@@ -1086,51 +1086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACBB 2022 - 16th International Conference on Practical Applications of Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.55-66, </w:t>
@@ -1491,51 +1491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163522v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhammer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Selim Kartal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05003800v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-025-01100-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Tsivgoulis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Megalooikonomou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100399" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Attali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D Malliaros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3760998" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17024-9_6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05003800v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-025-01100-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhammer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Selim Kartal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746170" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Tsivgoulis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Megalooikonomou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100399" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Attali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D Malliaros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3760998" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17024-9_6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>