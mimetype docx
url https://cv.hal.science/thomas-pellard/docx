--- v1 (2026-03-25)
+++ v2 (2026-04-25)
@@ -1523,50 +1523,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Converbs and their desubordination in Ōgami Ryukyuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gengo Kenkyū</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142, pp.95−117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11435/gengo.142.0_95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">琉球宮古語池間方言のアクセント体系は三型であって二型ではない</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yōsuke Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1604,154 +1682,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoyuki Kubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (1), pp.1−15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24467/onseikenkyu.16.1_134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289283v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01289323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Bjarke Frellesvig and John Whitman (2008). Proto-Japanese: Issues and Prospects</w:t>
               </w:r>
@@ -2376,294 +2376,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Family Tree model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ledgeway, Adam; Aldridge, Edith; Breitbarth, Anne; Kiss, Katalin É.; Salmons, Joseph; Simonenko, Alexandra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Wiley Blackwell companion to diachronic linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley Blackwell, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571512v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retour sur la théorie des aires dialectales périphériques de Yanagita Kunio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henninger, Aline; Shimosakai, Mayumi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japon Pluriel 14: Périphéries et centres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picquier, pp.365−374, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryukyuan and the reconstruction of proto-Japanese-Ryukyuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frellesvig, Bjarke; Kinsui, Satoshi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of historical Japanese linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-68, 2024, Handbooks of Japanese Language and Linguistics [HJLL], 9781614514015. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9781614512851-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9781614512851-003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04039079v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04571512v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nichiryū shogo no keitō bunrui to bunki ni tsuite (日琉諸語の系統分類と分岐について)</w:t>
               </w:r>
@@ -3268,182 +3268,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The linguistic archeology of the Ryukyu Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Heinrich, Patrick; Miyara, Shinsho; Shimoji, Michinori. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Ryukyuan languages: History, structure, and use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter Mouton, pp.13−37, 2015, 978-1-61451-161-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9781614511151.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ōgami hōgen (Okinawa-ken Miyakojima-shi Hirara Ōgami) (大神方言（沖縄県宮古島市平良大神）)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ogawa, Shinji. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ryūkyū no kotoba no kakikata (琉球のことばの書き方) [How to write the Ryukyuan languages]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kuroshio shuppan, pp.169−177, 2015, 9784874246757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289706v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01289257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">日本列島の言語の多様性：琉球諸語を中心に</w:t>
               </w:r>
@@ -4015,802 +4015,992 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Time depth and the limits of phylogenetic inference in linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolang XVI: International Conference on the Evolution of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Plovdiv, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bayesian phylogenies as a tool to explore linguistic and cultural diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Buckley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du réseau thématique LIFT2 (Linguistique Informatique, Formelle et de Terrain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The historical development of tone in Ryukyuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forget-me-not: Japanese historical linguistics in memory of Prof. Dr. Elisabeth De Boer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Max Planck Institute of Geoanthropology, Oct 2025, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de l'arbre phylogénétique en linguistique historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance mensuelle de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Linguistique de Paris, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting modes of cultural evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative comparative anthropology: Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University College London, Nov 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives archéolinguistiques sur le peuplement des îles Ryūkyū</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque de la Société Française des Etudes Japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Etudes Japonaises, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kita-Ryūkyū shogo ni okeru chōboin to Ryūkyū sogo no akusento taikei no saiken (北琉球諸語における長母音と琉球祖語のアクセント体系の再建)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Conference on Proto-Japonic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Institute for Japanese Language and Linguistics, Nov 2022, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ryukyuan languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nissan Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nissan Institute of Japanese Studies and Oxford School of Global and Area Studies, Feb 2022, Zoom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mirage of Transeurasian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Center for Language, Brain and Cognition Colloquium Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Center for Language, Brain and Cognition, GSICS, Tohoku University, Dec 2022, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toransuyūrashia to iu gensō (トランスユーラシアという幻想)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Seminar on Linguistics for Archeologists and Biologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Tokyo; Tokai University, Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">共通日本語アクセントは二型アクセントか</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Takemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 163rd Meeting of the Linguistic Society of Japan (日本言語学会第163回大会予稿集)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Linguistic Society of Japan, Nov 2021, Online, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A realisational and implemented description of Asama's verb paradigms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4826,224 +5016,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflectional reflections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SeDYL, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la théorie des aires dialectales périphériques de Yanagita Kunio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Colloque de la Société Française des Études Japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Études Japonaises, Dec 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative perspective on Japanese accent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Takemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5059,142 +5167,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Paris Meeting on East Asian Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryūkyū shogo no boin taikei no keisei katei (琉球諸語の母音体系の形成過程) [The formation processes of the Ryukyuan vowel systems]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nichiryū shohōgen keitōron no tenbō (日琉諸方言系統論の展望) [Phylogenetics of the Japonic dialects: Current issues and prospects]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Institute for Japanese Language and Linguistics, Dec 2020, Tachikawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines du japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les origines de la langue japonaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of the verbal morphology of Asama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5210,625 +5387,556 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Morphology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gengogaku kara mita Ryūkyū rettō e no hito no idōshi (言語学から見た琉球列島への人の移動誌)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ryūkyū rettō e no hito to bunka no idō (琉球列島への人と文化の移動) [The migrations of humans and culture in the Ryukyu Islands]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Naha, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">日琉諸語の系統分類と分岐について [Nichiryū shogo no keitō bunrui to bunki ni tsuite]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phylesis and the history of the Japonic languages from philological and field linguistic perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Tachikawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The comparative study of the Japonic languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches to endangered languages in Japan and Northeast Asia: Description, documentation and revitalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Institute for Japanese Language and Linguistics, Aug 2018, Tachikawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryūkyū shogo no furusa to atarashisa: Boin to shiin ni tsuite (琉球諸語の古さと新しさ：母音と子音について)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 spring meeting of the Society for Japanese Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Japanese Linguistics, May 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subclassification of the Ryukyuan languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd joint meeting of the project "How have the origins of the Japanese language been discussed: The lights and shadows of the history of linguistics in Japan"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Research Center for Japanese Studies, Aug 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typological and historical-comparative perspectives on tone and vowel length in Ryukyuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese and Korean accent: Diachrony, reconstruction, and typology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILCAA, Tokyo University of Foreign Studies, Jul 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ryukyuan languages: A window on the history of the Japanese archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reischauer Institute Japan Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reischauer Institute, Harvard University, Apr 2015, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verb morphology and conjugation classes in Dunan (Yonaguni)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5844,349 +5952,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th international morphology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Institute for Linguistics, Hungarian Academy of Sciences &amp; Austrian Academy of Sciences, May 2014, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language dispersal in the Ryukyu Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dispersion of people, crops, and language: Hokkaido and Ryukyus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NINJAL–RIHN, Feb 2013, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nichi-ryū sogo no bunki nendai (日琉祖語の分岐年代)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical-comparative research on the Ryukyuan languages and Old Japanese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kyoto University, Feb 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01416088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryūkyū shogo to Nihongo no shiteki kankei (琉球諸語と日本語の史的関係)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Meeting of the Kansai Linguistic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kansai Linguistic Society, Jun 2012, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kita-Ryūkyū shohōgen ni mirareru chōboin to onchō no taiō kankei ni tsuite: Okinawago chūnanbu hōgen ni okeru C-keiretsu no gotō chōboin wo chūshin ni (北琉球諸方言に見られる長母音と音調の対応関係について：沖縄語中南部方言におけるC系列のご語頭長母音を中心に)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research meeting of the Phonology team of "Typological and historical/comparative research on the languages of the Japanese archipelago and their environs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NINJAL, Aug 2012, Tachikawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minami Ryūkyū Miyakogo Ikema hōgen ni okeru akusento-gata no chūwa to gōryū (南琉球宮古語池間方言におけるアクセント型の中和と合流)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yōsuke Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6215,267 +6323,267 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd regular meeting of the project “Phonological characteristics of the Japanese lexicon”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NINJAL, Nov 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The historical position of the Ryukyuan Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical linguistics in the Asia-Pacific region and the position of Japanese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Museum of Ethnology, Jul 2011, Osaka, Japan. pp.55−64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiete yuku chiisana shima no kotoba (消えてゆく小さな島のことば)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nihon no hōgen no tayōsei o mamoru tame ni (日本の方言の多様性を守るために) [For the preservation of the diversity of Japanese dialects]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Institute for Japanese language and linguistics, Dec 2010, Tokyo, Japan. pp.24-31, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15084/00000892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15084/00000892⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01681951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyakogo Ōgami hōgen no fukudōshi to datsujūzokuka (宮古語大神方言の副動詞と脱従属化)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">140th Meeting of the Linguistic Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linguistic Society of Japan, Jun 2010, Tsukuba, Japan. pp.316−321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6485,91 +6593,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting modes of cultural evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6584,73 +6692,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Methods for the Social Sciences II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing the study of endangered languages with computational tools for morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6666,73 +6774,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIFT 2019: Scientific meeting of the “Computational, formal &amp; field linguistics” research group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Orléans, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendaku in place names across Japanese dialects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Kyung Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6774,51 +6882,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13es rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6828,151 +6936,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangulation fails when neither linguistic, genetic, nor archaeological data support the Transeurasian narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kongyang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6982,100 +7090,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ōgami: Éléments de description d'un parler du Sud des Ryūkyū</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00444150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7085,339 +7193,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaTeX pour les sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01527916v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique historique et comparative japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Linguistique japonaise, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02144425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialectes et langues minoritaires du Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Linguistique japonaise, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02144426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaTeX pour les linguistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02145840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialectologie japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Méthodes en dialectologie, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02144429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7427,205 +7535,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité linguistique des langues ryūkyū, entretien avec Thomas Pellard (CNRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04104952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues en danger des îles Ryūkyū. Un entretien avec Thomas Pellard (CNRS-CRLAO) par Sarah Gimenez (Inalco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sarah Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kexin Zhang</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galitzine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7635,319 +7743,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Kyōjiron, tsūjiron (共時論・通時論)</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nichi-ryū sogo (日琉祖語) [Proto-Japonic]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meikai hōgengaku jiten (明解方言学辞典) [The Sanseido dictionary of dialectology]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.47-48</w:t>
+              <w:t xml:space="preserve">, 2019, pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Nichi-ryū sogo (日琉祖語) [Proto-Japonic]</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099262v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyōjiron, tsūjiron (共時論・通時論)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meikai hōgengaku jiten (明解方言学辞典) [The Sanseido dictionary of dialectology]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.113</w:t>
+              <w:t xml:space="preserve">, 2019, pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikaku gengogaku (比較言語学)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meikai hōgengaku jiten (明解方言学辞典) [The Sanseido dictionary of dialectology]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.119-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On henka (音変化)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meikai hōgengaku jiten (明解方言学辞典) [The Sanseido dictionary of dialectology]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8015,51 +8123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91A955C3"/>
+    <w:nsid w:val="BC911F94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8246,51 +8354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-pellard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6189-1677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364740v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Buckley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kopp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J Ryder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ehs.2025.10008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20666/lij.2.0_97" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Takemura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Kyung Hwang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jlg.2022.11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#333;suke Igarashi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Hirako" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-023-09410-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.19058.jac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Roberts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Killin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angarika Deb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sheard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Greenhill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzaa001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Vance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.113.1.3285465" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356834v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10831-016-9147-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukinori Takubo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Hayashi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Kubo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.20.1_47" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7817/jameroriesoci.134.4.689" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.16.1_134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289323v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11435/gengo.142.0_95" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1960602810X00089" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70BC4A03D12CBFD1FFC5B2D39040D19E534E83C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529143v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.27.1.07pel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1960602808X00055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ks.2006.0008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michinori Shimoji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lingdy.aa-ken.jp/wp-content/uploads/2011/07/2015-papers-and-presentations-An_introduction_to_Ryukyuan_languages.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978000v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9781614512851/html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614512851-003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571512v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15084/00002524" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493096v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Yamada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004342934_004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004351134_007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.9640.jp/book_view/?692" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614511151.449" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614511151.13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirako Tatsuya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15084/00002407" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289790v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289786v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15084/00002461" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Buckley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305531v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727016v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388347v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084841v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856152v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416037v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416088v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417771v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681951v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15084/00000892" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681193v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702507v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Tian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Tao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongyang Zhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444150v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01527916v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02144425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02144426v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02145840v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02144429v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04104952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03835082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099262v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099260v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-pellard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6189-1677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364740v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Buckley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kopp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J Ryder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ehs.2025.10008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20666/lij.2.0_97" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Takemura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Kyung Hwang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jlg.2022.11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#333;suke Igarashi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Hirako" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-023-09410-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.19058.jac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Roberts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Killin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angarika Deb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sheard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Greenhill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzaa001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Vance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.113.1.3285465" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356834v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10831-016-9147-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukinori Takubo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Hayashi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Kubo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.20.1_47" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7817/jameroriesoci.134.4.689" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11435/gengo.142.0_95" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.16.1_134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1960602810X00089" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70BC4A03D12CBFD1FFC5B2D39040D19E534E83C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529143v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.27.1.07pel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1960602808X00055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ks.2006.0008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michinori Shimoji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lingdy.aa-ken.jp/wp-content/uploads/2011/07/2015-papers-and-presentations-An_introduction_to_Ryukyuan_languages.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571512v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9781614512851/html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614512851-003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15084/00002524" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493096v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Yamada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004342934_004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004351134_007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.9640.jp/book_view/?692" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614511151.449" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614511151.13" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirako Tatsuya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15084/00002407" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289790v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289786v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15084/00002461" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Buckley" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727016v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923726v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388347v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481846v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416037v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417769v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417771v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682958v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15084/00000892" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290139v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Tian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Tao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongyang Zhu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444150v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01527916v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02144425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02144426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02145840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02144429v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04104952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03835082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099262v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099259v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099260v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>