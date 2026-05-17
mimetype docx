--- v2 (2026-04-25)
+++ v3 (2026-05-17)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6189-1677</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=2JXlyLAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -199,1889 +220,1889 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting modes of cultural evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher D Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin J Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Human Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7, pp.e35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/ehs.2025.10008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the book An introduction to Japonic linguistics: Grammatical sketches of Japanese dialects and Ryukyuan languages (by Shimoji, Michinori, ed.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language in Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2, pp.97-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20666/lij.2.0_97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20666/lij.2.0_97⟩</w:t>
+                <w:t xml:space="preserve">hal-04995053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The implicative structure of Asama verb paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (3), pp.261−286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11525-023-09410-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gengo wa henka suru: Oto, go, bun, imi reberu no gengo henka (言語は変化する：音，語，文，意味レベルの言語変化)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yōsuke Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Hirako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kagaku</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 93 (7), pp.611−618</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikaku hōhō ni yotte gengokan no keitō kankei o kakuritsu suru (比較方法によって言語間の系統関係を確立する)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yōsuke Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kagaku</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 93 (7), pp.619−625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new local indicator of spatial autocorrelation identifies clusters of high rendaku frequency in Japanese place names</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Takemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Kyung Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Vance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Linguistic Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jlg.2022.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Yōsuke Igarashi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phylogenies based on lexical innovations refute the Rung hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...267 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diachronica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (1), pp.1-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/dia.19058.jac⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/dia.19058.jac⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03084829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHIELD: The causal hypotheses in evolutionary linguistics database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seán Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Killin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angarika Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sheard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J Greenhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Language Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (2), pp.101-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jole/lzaa001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendaku in place names across Japanese dialects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Takemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Kyung Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Vance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reports of the Keio Institute of Cultural and Linguistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50, pp.79-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indo-européen n'est pas un mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sagart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113 (1), pp.79−102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/BSL.113.1.3285465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why /r/ is not a special, empty consonant in Japanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of East Asian Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (4), pp.351-383. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10831-016-9147-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10831-016-9147-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01356834v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ikema dialect of Miyako Ryukyuan has a three-, not two-, pattern accent system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yōsuke Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukinori Takubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuka Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoyuki Kubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (1), pp.47−60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24467/onseikenkyu.20.1_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The awakened lord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oriental Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 134 (4), pp.689−698. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7817/jameroriesoci.134.4.689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7817/jameroriesoci.134.4.689⟩</w:t>
+                <w:t xml:space="preserve">hal-01289243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">琉球宮古語池間方言のアクセント体系は三型であって二型ではない</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yōsuke Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukinori Takubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuka Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Kubo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.1−15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24467/onseikenkyu.16.1_134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converbs and their desubordination in Ōgami Ryukyuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gengo Kenkyū</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 142, pp.95−117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11435/gengo.142.0_95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Bjarke Frellesvig and John Whitman (2008). Proto-Japanese: Issues and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (1), pp.95-114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1960602810X00089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/1960602810X00089⟩</w:t>
-[...33 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00771242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of &amp;quot;A Linguistic History of the Forgotten Islands: A reconstruction of the protolanguage of the Southern Ryukyus&amp;quot;, by John R. Bentley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diachronica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (1), pp.170-176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/dia.27.1.07pel⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/dia.27.1.07pel⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00529143v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proto-Japonic *e and *o in Eastern Old Japanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37 (2), pp.133-158. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1960602808X00055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/1960602808X00055⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00373303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Christopher I. Beckwith (2004) Koguryo, the Language of Japan's Continental Relatives: An Introduction to the Historical-Comparative Study of the Japanese-Koguryoic Languages with a Preliminary Description of Archaic Northeastern Middle Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Korean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29, pp.167−170. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ks.2006.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2091,201 +2112,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihongo Ryūkyū shogo ni yoru rekishi hikaku gengogaku (日本語・琉球諸語による歴史比較言語学)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuya Hirako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yōsuke Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iwanami Shoten, 2024, 9784000256773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to Ryukyuan languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michinori Shimoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research Institute for Languages and Cultures of Asia and Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9784863370722</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2295,1743 +2316,1743 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives archéolinguistiques sur le peuplement des îles Ryūkyū</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garcin, Thomas; Godefroy, Noémi; Mithout, Anne-Lise; Terrail Lormel, Sarah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japon pluriel 15 : Dit et non-dit au Japon. Actes du quinzième colloque de la Société Française des Études Japonaises.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Picquier, pp.575-587, 2026, 978-2-8097-1725-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Family Tree model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ledgeway, Adam; Aldridge, Edith; Breitbarth, Anne; Kiss, Katalin É.; Salmons, Joseph; Simonenko, Alexandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wiley Blackwell companion to diachronic linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571512v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryukyuan and the reconstruction of proto-Japanese-Ryukyuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frellesvig, Bjarke; Kinsui, Satoshi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of historical Japanese linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-68, 2024, Handbooks of Japanese Language and Linguistics [HJLL], 9781614514015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9781614512851-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la théorie des aires dialectales périphériques de Yanagita Kunio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henninger, Aline; Shimosakai, Mayumi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japon Pluriel 14: Périphéries et centres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picquier, pp.365−374, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nichiryū shogo no keitō bunrui to bunki ni tsuite (日琉諸語の系統分類と分岐について)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kibe, Nobuko (木部暢子); Hayashi, Yuka (林由華); Kinuhata, Tomohide (衣畑智秀). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fīrudo to bunken kara miru Nichiryū shogo no keitō to rekishi (フィールドと文献から見る日琉諸語の系統と歴史) [The phylogeny and history of the Japonic languages seen from the field and from philological records]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kaitakusha, pp.2−16, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasō to nasasō no shiyō jittai no keiryōteki chōsa (ナソウとナサソウの使用実態の計量的調査) [A quantitative study of the usage of nasō and nasasō]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Takemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">U, Ichiraku (于 一楽); Eguchi, Kiyoko (江口 清子); Kido, Yasuhito (木戸 康人); Mano, Miho (眞野 美穂). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tōgo kōzō to goi no takakuteki kenkyū : Kishimoto Hideki kyōju kanreki kinen ronbunshū (統語構造と語彙の多角的研究:岸本秀樹教授還暦記念論文集) [Multifaceted studies of syntactic structure and of the lexicon: Festschrift for the sixtieth birthday of Hideki Kishimoto]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kaitakusha, pp.277-287, 2020, 978-4-7589-2283-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phonology of the Miyako dialects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuka Hayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kibe, Nobuko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research report on Miyako Ryukyuan: General study for research and conservation of endangered dialects in Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Institute for Japanese Language and Linguistics, pp.13−55, 2019, 9784906055210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15084/00002524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15084/00002524⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03884975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verb morphology and conjugation classes in Dunan (Yonaguni)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kiefer, Ferenc; Blevins, James P.; Bartos, Huba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on morphological organization: Data and analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.31-49, 2017, 9789004342910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004342934_004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A (more) comparative approach to some Japanese etymologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">McClure, William; Vovin, Alexander. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Japanese and Korean historical and theoretical linguistics and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.55-64, 2017, 9789004350854. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004351134_007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004351134_007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01584927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nichi-ryū sogo no bunki nendai (日琉祖語の分岐年代) [The date of separation of the proto-Japonic language]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Takubo, Yukinori; Whitman, John; Hirako, Tatsuya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ryūkyū shogo to Kodai Nihongo: Nichiryū sogo no saiken ni mukete (日琉祖語の再建に向けて：日琉祖語の再建に向けて) [Ryukyuan and premodern Japanese: Toward the reconstruction of proto-Japanese-Ryukyuan]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuroshio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-124, 2016, 9784874246924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuroshio</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02507426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The linguistic archeology of the Ryukyu Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michinori Shimoji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heinrich, Patrick; Miyara, Shinsho; Shimoji, Michinori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of the Ryukyuan languages: History, structure, and use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter Mouton, pp.449−478, 2015, 978-1-61451-161-8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, De Gruyter Mouton, pp.13−37, 2015, 978-1-61451-161-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9781614511151.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9781614511151.449⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01289257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ōgami hōgen (Okinawa-ken Miyakojima-shi Hirara Ōgami) (大神方言（沖縄県宮古島市平良大神）)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ogawa, Shinji. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ryūkyū no kotoba no kakikata (琉球のことばの書き方) [How to write the Ryukyuan languages]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kuroshio shuppan, pp.169−177, 2015, 9784874246757</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunan grammar (Yonaguni Ryukyuan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michinori Shimoji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heinrich, Patrick; Miyara, Shinsho; Shimoji, Michinori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of the Ryukyuan languages: History, structure, and use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter Mouton, pp.13−37, 2015, 978-1-61451-161-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9781614511151.13⟩</w:t>
+              <w:t xml:space="preserve">, De Gruyter Mouton, pp.449−478, 2015, 978-1-61451-161-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9781614511151.449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">八丈語の古さと新しさ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirako Tatsuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ogawa, Shinji. </w:t>
+              <w:t xml:space="preserve">Kibe, Nobuko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ryūkyū no kotoba no kakikata (琉球のことばの書き方) [How to write the Ryukyuan languages]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">消滅危機方言の調査・保存のための総合的研究：八丈方言調査報告書 Shōmetsu kiki hōgen no chōsa/hozon no tame no sōgōteki kenkyū: Hachijō hōgen chōsa hōkokusho [General research for the study and conservation of endangered dialects in Japan: Survey report on the Hachijō dialect]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NINJAL, pp.47−67, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15084/00002407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">日本列島の言語の多様性：琉球諸語を中心に</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Takubo, Yukinori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">琉球列島の言語と文化：その記録と継承 Ryūkyū rettō no gengo to bunka: Sono kiroku to keishō [The languages and culture of the Ryūkyū archipelago: Their recording and transmission]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kuroshio shuppan, pp.81−92, 2013, 9784874245965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryukyuan perspectives on the proto-Japonic vowel system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frellesvig, Bjarke; Sells, Peter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese/Korean Linguistics 20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSLI Publications, pp.81−96, 2013, 9781575866383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ドゥナン（与那国）語の簡易文法と自然談話資料</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michinori Shimoji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Takubo, Yukinori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">琉球列島の言語と文化：その記録と継承 Ryūkyū rettō no gengo to bunka: Sono kiroku to keishō [The languages and culture of the Ryūkyū archipelago: Their recording and transmission]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kuroshio shuppan, pp.291−324, 2013, 9784874245965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ドゥナン（与那国）語の言語使用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Takubo, Yukinori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">琉球列島の言語と文化：その記録と継承 Ryūkyū rettō no gengo to bunka: Sono kiroku to keishō [The languages and culture of the Ryūkyū archipelago: Their recording and transmission]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kuroshio shuppan, pp.93−107, 2013, 9784874245965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyako shohōgen no on'in: Taikei to hikaku (宮古諸方言の音韻：体系と比較)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuka Hayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kibe, Nobuko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shōmetsu kiki hōgen no chōsa/hozon no tame no sōgōteki kenkyū: Minami Ryūkyū Miyako hōgen chōsa hōkokusho (消滅危機方言の調査・保存のための総合的研究：南琉球宮古方言調査報告書) [General study for research and conservation of endangered dialects in Japan: Research report on Miyako Ryukyuan]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NINJAL, pp.13−51, 2012, 978-4-906055-22-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15084/00002461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15084/00002461⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01289626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ōgami (Miyako Ryukyuan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shimoji, Michinori; Pellard, Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An introduction to Ryukyuan languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Institute for Languages and Cultures of Asia and Africa, pp.113−166, 2010, 9784863370722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4041,2549 +4062,2549 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time depth and the limits of phylogenetic inference in linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolang XVI: International Conference on the Evolution of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Plovdiv, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The historical development of tone in Ryukyuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forget-me-not: Japanese historical linguistics in memory of Prof. Dr. Elisabeth De Boer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max Planck Institute of Geoanthropology, Oct 2025, Jena, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian phylogenies as a tool to explore linguistic and cultural diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Buckley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du réseau thématique LIFT2 (Linguistique Informatique, Formelle et de Terrain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasting modes of cultural evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emma Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forget-me-not: Japanese historical linguistics in memory of Prof. Dr. Elisabeth De Boer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Max Planck Institute of Geoanthropology, Oct 2025, Jena, Germany</w:t>
+              <w:t xml:space="preserve">Quantitative comparative anthropology: Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College London, Nov 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de l'arbre phylogénétique en linguistique historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance mensuelle de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Linguistique de Paris, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives archéolinguistiques sur le peuplement des îles Ryūkyū</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque de la Société Française des Etudes Japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Etudes Japonaises, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kita-Ryūkyū shogo ni okeru chōboin to Ryūkyū sogo no akusento taikei no saiken (北琉球諸語における長母音と琉球祖語のアクセント体系の再建)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Conference on Proto-Japonic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Institute for Japanese Language and Linguistics, Nov 2022, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ryukyuan languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nissan Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nissan Institute of Japanese Studies and Oxford School of Global and Area Studies, Feb 2022, Zoom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mirage of Transeurasian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Center for Language, Brain and Cognition Colloquium Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Center for Language, Brain and Cognition, GSICS, Tohoku University, Dec 2022, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toransuyūrashia to iu gensō (トランスユーラシアという幻想)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Seminar on Linguistics for Archeologists and Biologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Tokyo; Tokai University, Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A realisational and implemented description of Asama's verb paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflectional reflections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SeDYL, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la théorie des aires dialectales périphériques de Yanagita Kunio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Colloque de la Société Française des Études Japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Études Japonaises, Dec 2021, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">共通日本語アクセントは二型アクセントか</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Takemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 163rd Meeting of the Linguistic Society of Japan (日本言語学会第163回大会予稿集)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linguistic Society of Japan, Nov 2021, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellard</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quantitative perspective on Japanese accent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Takemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Paris Meeting on East Asian Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryūkyū shogo no boin taikei no keisei katei (琉球諸語の母音体系の形成過程) [The formation processes of the Ryukyuan vowel systems]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nichiryū shohōgen keitōron no tenbō (日琉諸方言系統論の展望) [Phylogenetics of the Japonic dialects: Current issues and prospects]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Institute for Japanese Language and Linguistics, Dec 2020, Tachikawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gengogaku kara mita Ryūkyū rettō e no hito no idōshi (言語学から見た琉球列島への人の移動誌)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ryūkyū rettō e no hito to bunka no idō (琉球列島への人と文化の移動) [The migrations of humans and culture in the Ryukyu Islands]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Naha, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines du japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les origines de la langue japonaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of the verbal morphology of Asama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Morphology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The comparative study of the Japonic languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ryūkyū rettō e no hito to bunka no idō (琉球列島への人と文化の移動) [The migrations of humans and culture in the Ryukyu Islands]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Naha, Japan</w:t>
+              <w:t xml:space="preserve">Approaches to endangered languages in Japan and Northeast Asia: Description, documentation and revitalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Institute for Japanese Language and Linguistics, Aug 2018, Tachikawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">日琉諸語の系統分類と分岐について [Nichiryū shogo no keitō bunrui to bunki ni tsuite]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phylesis and the history of the Japonic languages from philological and field linguistic perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Tachikawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typological and historical-comparative perspectives on tone and vowel length in Ryukyuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approaches to endangered languages in Japan and Northeast Asia: Description, documentation and revitalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Institute for Japanese Language and Linguistics, Aug 2018, Tachikawa, Japan</w:t>
+              <w:t xml:space="preserve">Japanese and Korean accent: Diachrony, reconstruction, and typology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCAA, Tokyo University of Foreign Studies, Jul 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryūkyū shogo no furusa to atarashisa: Boin to shiin ni tsuite (琉球諸語の古さと新しさ：母音と子音について)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 spring meeting of the Society for Japanese Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Japanese Linguistics, May 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subclassification of the Ryukyuan languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd joint meeting of the project "How have the origins of the Japanese language been discussed: The lights and shadows of the history of linguistics in Japan"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Research Center for Japanese Studies, Aug 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ryukyuan languages: A window on the history of the Japanese archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reischauer Institute Japan Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reischauer Institute, Harvard University, Apr 2015, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verb morphology and conjugation classes in Dunan (Yonaguni)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th international morphology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Institute for Linguistics, Hungarian Academy of Sciences &amp; Austrian Academy of Sciences, May 2014, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nichi-ryū sogo no bunki nendai (日琉祖語の分岐年代)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical-comparative research on the Ryukyuan languages and Old Japanese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kyoto University, Feb 2013, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01416088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language dispersal in the Ryukyu Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispersion of people, crops, and language: Hokkaido and Ryukyus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NINJAL–RIHN, Feb 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minami Ryūkyū Miyakogo Ikema hōgen ni okeru akusento-gata no chūwa to gōryū (南琉球宮古語池間方言におけるアクセント型の中和と合流)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yōsuke Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukinori Takubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical-comparative research on the Ryukyuan languages and Old Japanese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kyoto University, Feb 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">3rd regular meeting of the project “Phonological characteristics of the Japanese lexicon”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NINJAL, Nov 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryūkyū shogo to Nihongo no shiteki kankei (琉球諸語と日本語の史的関係)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Meeting of the Kansai Linguistic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kansai Linguistic Society, Jun 2012, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kita-Ryūkyū shohōgen ni mirareru chōboin to onchō no taiō kankei ni tsuite: Okinawago chūnanbu hōgen ni okeru C-keiretsu no gotō chōboin wo chūshin ni (北琉球諸方言に見られる長母音と音調の対応関係について：沖縄語中南部方言におけるC系列のご語頭長母音を中心に)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research meeting of the Phonology team of "Typological and historical/comparative research on the languages of the Japanese archipelago and their environs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NINJAL, Aug 2012, Tachikawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiete yuku chiisana shima no kotoba (消えてゆく小さな島のことば)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd regular meeting of the project “Phonological characteristics of the Japanese lexicon”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nihon no hōgen no tayōsei o mamoru tame ni (日本の方言の多様性を守るために) [For the preservation of the diversity of Japanese dialects]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Institute for Japanese language and linguistics, Dec 2010, Tokyo, Japan. pp.24-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15084/00000892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The historical position of the Ryukyuan Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical linguistics in the Asia-Pacific region and the position of Japanese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Museum of Ethnology, Jul 2011, Osaka, Japan. pp.55−64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyakogo Ōgami hōgen no fukudōshi to datsujūzokuka (宮古語大神方言の副動詞と脱従属化)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">140th Meeting of the Linguistic Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linguistic Society of Japan, Jun 2010, Tsukuba, Japan. pp.316−321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6593,340 +6614,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting modes of cultural evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Methods for the Social Sciences II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing the study of endangered languages with computational tools for morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIFT 2019: Scientific meeting of the “Computational, formal &amp; field linguistics” research group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Orléans, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendaku in place names across Japanese dialects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Kyung Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Takemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Vance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13es rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6936,151 +6957,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangulation fails when neither linguistic, genetic, nor archaeological data support the Transeurasian narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kongyang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7090,100 +7111,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ōgami: Éléments de description d'un parler du Sud des Ryūkyū</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00444150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7193,339 +7214,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaTeX pour les sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01527916v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique historique et comparative japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Linguistique japonaise, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02144425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialectes et langues minoritaires du Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Linguistique japonaise, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02144426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaTeX pour les linguistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02145840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialectologie japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Méthodes en dialectologie, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02144429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7535,205 +7556,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité linguistique des langues ryūkyū, entretien avec Thomas Pellard (CNRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04104952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues en danger des îles Ryūkyū. Un entretien avec Thomas Pellard (CNRS-CRLAO) par Sarah Gimenez (Inalco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sarah Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kexin Zhang</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galitzine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7743,319 +7764,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On henka (音変化)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meikai hōgengaku jiten (明解方言学辞典) [The Sanseido dictionary of dialectology]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.113</w:t>
+              <w:t xml:space="preserve">, 2019, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyōjiron, tsūjiron (共時論・通時論)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meikai hōgengaku jiten (明解方言学辞典) [The Sanseido dictionary of dialectology]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nichi-ryū sogo (日琉祖語) [Proto-Japonic]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meikai hōgengaku jiten (明解方言学辞典) [The Sanseido dictionary of dialectology]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.119-120</w:t>
+              <w:t xml:space="preserve">, 2019, pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099262v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikaku gengogaku (比較言語学)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meikai hōgengaku jiten (明解方言学辞典) [The Sanseido dictionary of dialectology]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.28-29</w:t>
+              <w:t xml:space="preserve">, 2019, pp.119-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383790v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8123,51 +8144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC911F94"/>
+    <w:nsid w:val="C17EE103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8354,51 +8375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-pellard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6189-1677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364740v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Buckley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kopp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J Ryder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ehs.2025.10008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20666/lij.2.0_97" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Takemura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Kyung Hwang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jlg.2022.11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#333;suke Igarashi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Hirako" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-023-09410-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.19058.jac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Roberts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Killin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angarika Deb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sheard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Greenhill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzaa001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Vance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.113.1.3285465" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356834v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10831-016-9147-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukinori Takubo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Hayashi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Kubo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.20.1_47" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7817/jameroriesoci.134.4.689" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11435/gengo.142.0_95" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.16.1_134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1960602810X00089" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70BC4A03D12CBFD1FFC5B2D39040D19E534E83C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529143v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.27.1.07pel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1960602808X00055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ks.2006.0008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michinori Shimoji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lingdy.aa-ken.jp/wp-content/uploads/2011/07/2015-papers-and-presentations-An_introduction_to_Ryukyuan_languages.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571512v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9781614512851/html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614512851-003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15084/00002524" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493096v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Yamada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004342934_004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004351134_007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.9640.jp/book_view/?692" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614511151.449" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614511151.13" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirako Tatsuya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15084/00002407" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289790v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289786v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15084/00002461" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Buckley" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727016v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923726v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388347v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481846v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416037v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417769v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417771v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682958v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15084/00000892" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290139v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Tian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Tao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongyang Zhu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444150v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01527916v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02144425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02144426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02145840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02144429v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04104952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03835082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099262v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099259v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099260v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-pellard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6189-1677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2JXlyLAAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Buckley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kopp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J Ryder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ehs.2025.10008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20666/lij.2.0_97" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-023-09410-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#333;suke Igarashi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Hirako" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Takemura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Kyung Hwang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jlg.2022.11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.19058.jac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Roberts" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Killin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angarika Deb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sheard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Greenhill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzaa001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Vance" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.113.1.3285465" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356834v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10831-016-9147-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukinori Takubo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Hayashi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Kubo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.20.1_47" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7817/jameroriesoci.134.4.689" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.16.1_134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11435/gengo.142.0_95" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1960602810X00089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70BC4A03D12CBFD1FFC5B2D39040D19E534E83C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529143v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.27.1.07pel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1960602808X00055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ks.2006.0008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michinori Shimoji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lingdy.aa-ken.jp/wp-content/uploads/2011/07/2015-papers-and-presentations-An_introduction_to_Ryukyuan_languages.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571512v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9781614512851/html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614512851-003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910235v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15084/00002524" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493096v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Yamada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004342934_004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004351134_007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.9640.jp/book_view/?692" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614511151.13" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289706v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614511151.449" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirako Tatsuya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15084/00002407" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289790v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289786v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15084/00002461" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529598v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305531v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318833v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Buckley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727016v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481846v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416055v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417769v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417771v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15084/00000892" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682958v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428825v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290139v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Tian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Tao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongyang Zhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444150v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01527916v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02144425v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02144426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02145840v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02144429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04104952v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03835082v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383790v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099259v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099262v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099260v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>