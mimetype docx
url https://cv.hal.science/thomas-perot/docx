--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -576,265 +576,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonctionnement hydrique des arbres sous sécheresses caniculaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of species identity, species mixing and understory on carbon and nitrogen stocks in sessile oak and Scots pine stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Javoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perot</w:t>
+                <w:t xml:space="preserve">Rock Ouimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1000, pp.180410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035522v1</w:t>
+                <w:t xml:space="preserve">hal-05386715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of species identity, species mixing and understory on carbon and nitrogen stocks in sessile oak and Scots pine stands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le fonctionnement hydrique des arbres sous sécheresses caniculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Javoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rock Ouimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.61-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386715v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How dominant height responds to mixing species: effect of traits and height difference between species</w:t>
               </w:r>
@@ -976,51 +976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Javoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock Ouimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1320,368 +1320,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">With increasing site quality asymmetric competition and mortality reduces Scots pine (Pinus sylvestris L.) stand structuring across Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Pretzsch</w:t>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Bravo-Oviedo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lluís Coll</w:t>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La voix de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°85, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926055v1</w:t>
+                <w:t xml:space="preserve">hal-03900952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">With increasing site quality asymmetric competition and mortality reduces Scots pine (Pinus sylvestris L.) stand structuring across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Pretzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Bravo-Oviedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Hilmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dumas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anders Mårell</w:t>
+                <w:t xml:space="preserve">Lluís Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La voix de la forêt</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 520, pp.120365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900952v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging stability of forest productivity by mixing two species buffers temperature destabilizing effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren del Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Pretzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (11), pp.2730-2741. </w:t>
@@ -1713,554 +1713,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+                <w:t xml:space="preserve">Budburst date of Quercus petraea is delayed in mixed stands with Pinus sylvestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anders Mårell</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 300, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965895v1</w:t>
+                <w:t xml:space="preserve">hal-03209305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budburst date of Quercus petraea is delayed in mixed stands with Pinus sylvestris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perot</w:t>
+                <w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71-72, pp.51-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03209305v1</w:t>
+                <w:t xml:space="preserve">hal-03965895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The presence of shade-intolerant conifers facilitates the regeneration of Quercus petraea in mixed stands</w:t>
+                <w:t xml:space="preserve">From genetic gain to economic gain: simulated growth and financial performance of genetically improved Pinus sylvestris and Pinus pinaster planted stands in France, Finland and Sweden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Borderieux</w:t>
+                <w:t xml:space="preserve">Hernán Serrano-León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Paillet</w:t>
+                <w:t xml:space="preserve">Anssi Ahtikoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dalmasso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perot</w:t>
+                <w:t xml:space="preserve">Johan Sonesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119189⟩</w:t>
+              <w:t xml:space="preserve">Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94 (4), pp.512-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/forestry/cpab004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195682v1</w:t>
+                <w:t xml:space="preserve">hal-03351191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From genetic gain to economic gain: simulated growth and financial performance of genetically improved Pinus sylvestris and Pinus pinaster planted stands in France, Finland and Sweden</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The presence of shade-intolerant conifers facilitates the regeneration of Quercus petraea in mixed stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Sonesson</w:t>
+                <w:t xml:space="preserve">Jeremy Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Lindner</w:t>
+                <w:t xml:space="preserve">Marine Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 94 (4), pp.512-525. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 491, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/forestry/cpab004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351191v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplements mélangés à faible densité : une solution face au changement climatique ? Le cas du chêne sessile et du pin sylvestre</w:t>
               </w:r>
@@ -2639,64 +2639,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3032,64 +3032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4224,295 +4224,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the structure, dynamics, and productivity of mixed-species stands: review and perspectives</w:t>
+                <w:t xml:space="preserve">Overabundant ungulates in French Sologne? Increasing red deer and wild boar pressure may not threaten woodland birds in mature forest stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macarena del Río</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hans Pretzsch</w:t>
+                <w:t xml:space="preserve">Marie Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Alberdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Bravo</w:t>
+                <w:t xml:space="preserve">Franck Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10342-015-0927-6⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 17 (n° 6), pp. 552-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2016.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602945v1</w:t>
+                <w:t xml:space="preserve">hal-01408523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overabundant ungulates in French Sologne? Increasing red deer and wild boar pressure may not threaten woodland birds in mature forest stands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the structure, dynamics, and productivity of mixed-species stands: review and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena del Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Pretzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Baltzinger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perot</w:t>
+                <w:t xml:space="preserve">K. Bielak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Leterme</w:t>
+                <w:t xml:space="preserve">F. Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 17 (n° 6), pp. 552-563. </w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135 (1), pp.23-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2016.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10342-015-0927-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408523v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree diversity effect on dominant height in temperate forest</w:t>
               </w:r>
@@ -5530,304 +5530,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture enhances productivity in a two-species forest: evidence from a modeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt des mélanges pour limiter la vulnérabilité vis-à-vis des crises biotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.63-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675576v1</w:t>
+                <w:t xml:space="preserve">hal-02599108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des forêts mélangées : une stratégie pour produire du bois face aux enjeux énergétiques et climatiques ?</w:t>
+                <w:t xml:space="preserve">Mixture enhances productivity in a two-species forest: evidence from a modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Vallet</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS2.02⟩</w:t>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), p. 83 - p. 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11284-011-0873-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674603v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des mélanges pour limiter la vulnérabilité vis-à-vis des crises biotiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des forêts mélangées : une stratégie pour produire du bois face aux enjeux énergétiques et climatiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cahier spécial Forêt, p. 6 - p. 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS2.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599108v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver fir stand productivity is enhanced when mixed with Norway spruce: evidence based on large-scale inventory data and a generic modelling approach</w:t>
               </w:r>
@@ -7034,51 +7034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31AE0F03"/>
+    <w:nsid w:val="5AE01861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7265,51 +7265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-perot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0806-6819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080872328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://optmix.efno.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Javoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122684" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110646" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123243" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035522v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock Ouimet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180410" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Combaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122298" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Bravo-Oviedo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hilmers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Peinado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120365" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14267" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965895v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108326" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Borderieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119189" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Serrano-Le&#243;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Ahtikoski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sonesson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lindner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpab004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900857v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Calas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03535734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Coligny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13671.2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niles J. Hasselquist" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Kahmen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-03951-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.09.044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.08.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.03.039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.08.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607385v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- G&#233;gout J.C." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12811" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607133v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0671-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.01.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena del R&#237;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alberdi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bielak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bravo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-015-0927-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leterme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.04.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. To&#239;go" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140201v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merlin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.032" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12353" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valene Tuilleras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920782v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Ngo Bieng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0716-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824361v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.01.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675576v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-011-0873-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS2.02" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599108v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594887v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01288.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PJ9CB0Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496306v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594915v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Duchiron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589359v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664561v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8483" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-perot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0806-6819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080872328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://optmix.efno.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Javoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122684" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110646" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123243" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock Ouimet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180410" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Combaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122298" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Bravo-Oviedo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hilmers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Peinado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120365" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14267" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108326" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965895v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Serrano-Le&#243;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Ahtikoski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sonesson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lindner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpab004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Borderieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900857v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Calas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03535734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Coligny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13671.2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niles J. Hasselquist" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Kahmen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-03951-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.09.044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.08.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.03.039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.08.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607385v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- G&#233;gout J.C." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12811" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607133v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0671-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.01.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leterme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.04.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602945v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena del R&#237;o" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alberdi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bielak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bravo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-015-0927-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. To&#239;go" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140201v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merlin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.032" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12353" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valene Tuilleras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920782v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Ngo Bieng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0716-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824361v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.01.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-011-0873-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674603v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS2.02" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594887v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01288.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PJ9CB0Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496306v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594915v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Duchiron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589359v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664561v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8483" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>