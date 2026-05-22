--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -814,265 +814,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How dominant height responds to mixing species: effect of traits and height difference between species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+                <w:t xml:space="preserve">Où sont les stocks de carbone dans une forêt ? Exemple d’un dispositif en forêt d’Orléans - OPTMIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Javoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rock Ouimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79, pp.69-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722944v1</w:t>
+                <w:t xml:space="preserve">hal-04643218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où sont les stocks de carbone dans une forêt ? Exemple d’un dispositif en forêt d’Orléans - OPTMIX</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rock Ouimet</w:t>
+                <w:t xml:space="preserve">How dominant height responds to mixing species: effect of traits and height difference between species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 572, pp.122298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2024.122298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643218v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t>
               </w:r>
@@ -1320,368 +1320,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">With increasing site quality asymmetric competition and mortality reduces Scots pine (Pinus sylvestris L.) stand structuring across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dumas</w:t>
+                <w:t xml:space="preserve">Hans Pretzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gosselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anders Mårell</w:t>
+                <w:t xml:space="preserve">Andrés Bravo-Oviedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Hilmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La voix de la forêt</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 520, pp.120365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900952v1</w:t>
+                <w:t xml:space="preserve">hal-03926055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">With increasing site quality asymmetric competition and mortality reduces Scots pine (Pinus sylvestris L.) stand structuring across Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t>
+                <w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluís Coll</w:t>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La voix de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°85, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926055v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging stability of forest productivity by mixing two species buffers temperature destabilizing effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren del Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Pretzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Pretzsch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (11), pp.2730-2741. </w:t>
@@ -1713,597 +1713,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budburst date of Quercus petraea is delayed in mixed stands with Pinus sylvestris</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From genetic gain to economic gain: simulated growth and financial performance of genetically improved Pinus sylvestris and Pinus pinaster planted stands in France, Finland and Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+                <w:t xml:space="preserve">Hernán Serrano-León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">Anssi Ahtikoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sonesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108326⟩</w:t>
+              <w:t xml:space="preserve">Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94 (4), pp.512-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/forestry/cpab004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209305v1</w:t>
+                <w:t xml:space="preserve">hal-03351191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Gosselin</w:t>
+                <w:t xml:space="preserve">The presence of shade-intolerant conifers facilitates the regeneration of Quercus petraea in mixed stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Borderieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 491, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965895v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From genetic gain to economic gain: simulated growth and financial performance of genetically improved Pinus sylvestris and Pinus pinaster planted stands in France, Finland and Sweden</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcus Lindner</w:t>
+                <w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forestry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71-72, pp.51-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351191v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The presence of shade-intolerant conifers facilitates the regeneration of Quercus petraea in mixed stands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Borderieux</w:t>
+                <w:t xml:space="preserve">Budburst date of Quercus petraea is delayed in mixed stands with Pinus sylvestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Paillet</w:t>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dalmasso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perot</w:t>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 491, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 300, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195682v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplements mélangés à faible densité : une solution face au changement climatique ? Le cas du chêne sessile et du pin sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2639,64 +2639,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2732,295 +2732,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmitted light as a tool to monitor tree leaf phenology and development applied to Quercus petraea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementary water uptake depth of Quercus petraea and Pinus sylvestris in mixed stands during an extreme drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niles J. Hasselquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansgar Kahmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Seigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.05.010⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 437 (1-2), pp.93-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-019-03951-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610153v1</w:t>
+                <w:t xml:space="preserve">hal-02608720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary water uptake depth of Quercus petraea and Pinus sylvestris in mixed stands during an extreme drought</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vallet</w:t>
+                <w:t xml:space="preserve">Transmitted light as a tool to monitor tree leaf phenology and development applied to Quercus petraea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ansgar Kahmen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perot</w:t>
+                <w:t xml:space="preserve">Vincent Seigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 437 (1-2), pp.93-115. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 275, pp.37-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-019-03951-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608720v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTMix scrute la mixité en forêt. Qu'apporte le mélange d'essence face aux changements globaux ?</w:t>
               </w:r>
@@ -3032,64 +3032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3144,90 +3144,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do mixing tree species and stand density affect seasonal radial growth during drought events?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Seigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 432, pp.436-445. </w:t>
@@ -3611,51 +3611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling transversal and longitudinal models to better predict Quercus petraea and Pinus sylvestris stand growth under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3964,585 +3964,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing oak and pine trees does not improve the functional response to severe drought in central French forests</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and predicting solar radiation transmittance in mixed forests at a within-stand scale from tree species basal area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Seigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-017-0671-9⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 390, pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607133v1</w:t>
+                <w:t xml:space="preserve">hal-02606841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and predicting solar radiation transmittance in mixed forests at a within-stand scale from tree species basal area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing oak and pine trees does not improve the functional response to severe drought in central French forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 390, pp.127-136. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (4, article n°72), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-017-0671-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606841v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overabundant ungulates in French Sologne? Increasing red deer and wild boar pressure may not threaten woodland birds in mature forest stands</w:t>
+                <w:t xml:space="preserve">Characterization of the structure, dynamics, and productivity of mixed-species stands: review and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Baltzinger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perot</w:t>
+                <w:t xml:space="preserve">Macarena del Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Pretzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Leterme</w:t>
+                <w:t xml:space="preserve">I. Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bielak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2016.04.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135 (1), pp.23-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-015-0927-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408523v1</w:t>
+                <w:t xml:space="preserve">hal-02602945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the structure, dynamics, and productivity of mixed-species stands: review and perspectives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overabundant ungulates in French Sologne? Increasing red deer and wild boar pressure may not threaten woodland birds in mature forest stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bielak</w:t>
+                <w:t xml:space="preserve">Marie Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bravo</w:t>
+                <w:t xml:space="preserve">Franck Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 135 (1), pp.23-49. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 17 (n° 6), pp. 552-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10342-015-0927-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2016.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602945v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree diversity effect on dominant height in temperate forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4749,51 +4749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 339, pp.22-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4840,51 +4840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overyielding in mixed forests decreases with site productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5194,51 +5194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species mixture increases the effect of drought on tree ring density, but not on ring width, in Quercus petraea Pinus sylvestris stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valene Tuilleras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5530,334 +5530,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des mélanges pour limiter la vulnérabilité vis-à-vis des crises biotiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixture enhances productivity in a two-species forest: evidence from a modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), p. 83 - p. 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11284-011-0873-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599108v1</w:t>
+                <w:t xml:space="preserve">hal-00675576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture enhances productivity in a two-species forest: evidence from a modeling approach</w:t>
+                <w:t xml:space="preserve">Des forêts mélangées : une stratégie pour produire du bois face aux enjeux énergétiques et climatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Picard</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cahier spécial Forêt, p. 6 - p. 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS2.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11284-011-0873-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00675576v1</w:t>
+                <w:t xml:space="preserve">hal-00674603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des forêts mélangées : une stratégie pour produire du bois face aux enjeux énergétiques et climatiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt des mélanges pour limiter la vulnérabilité vis-à-vis des crises biotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.63-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS2.02⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00674603v1</w:t>
+                <w:t xml:space="preserve">hal-02599108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver fir stand productivity is enhanced when mixed with Norway spruce: evidence based on large-scale inventory data and a generic modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6262,51 +6262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gavaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6711,51 +6711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur les forêts hétérogènes : observation, expérimentation et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7034,51 +7034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AE01861"/>
+    <w:nsid w:val="5D3B7CB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7265,51 +7265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-perot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0806-6819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080872328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://optmix.efno.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Javoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122684" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110646" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123243" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock Ouimet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180410" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Combaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122298" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Bravo-Oviedo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hilmers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Peinado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120365" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14267" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108326" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965895v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Serrano-Le&#243;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Ahtikoski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sonesson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lindner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpab004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Borderieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900857v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Calas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03535734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Coligny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13671.2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niles J. Hasselquist" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Kahmen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-03951-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.09.044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.08.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.03.039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.08.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607385v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- G&#233;gout J.C." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12811" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607133v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0671-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.01.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leterme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.04.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602945v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena del R&#237;o" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alberdi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bielak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bravo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-015-0927-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. To&#239;go" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140201v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merlin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.032" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12353" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valene Tuilleras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920782v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Ngo Bieng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0716-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824361v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.01.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-011-0873-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674603v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS2.02" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594887v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01288.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PJ9CB0Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496306v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594915v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Duchiron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589359v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664561v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8483" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-perot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0806-6819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080872328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://optmix.efno.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Javoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122684" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110646" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123243" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock Ouimet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180410" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Combaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122298" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Bravo-Oviedo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hilmers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Peinado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120365" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14267" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Serrano-Le&#243;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Ahtikoski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sonesson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lindner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpab004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Borderieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmasso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119189" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108326" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900857v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Calas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03535734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Coligny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13671.2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niles J. Hasselquist" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Kahmen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-03951-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.09.044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.08.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.03.039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.08.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607385v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- G&#233;gout J.C." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12811" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.01.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0671-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena del R&#237;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alberdi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bielak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bravo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-015-0927-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leterme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.04.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. To&#239;go" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140201v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merlin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.032" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12353" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valene Tuilleras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920782v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Ngo Bieng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0716-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824361v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.01.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675576v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-011-0873-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS2.02" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599108v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594887v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01288.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PJ9CB0Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496306v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594915v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Duchiron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589359v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664561v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8483" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>