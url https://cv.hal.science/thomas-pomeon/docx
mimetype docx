--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Poméon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherches à INRAE,Directeur de l'unité US-ODR (0685)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3352-9117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données d’achat des pesticides en France spatialisées à l’échelle de la commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lv5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the geographical indications protection policy encourage more sustainable agriculture in the territories? Moving from claims to empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238, pp.108717. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des successions culturales 2015 -2022 en France : état des lieux du niveau de diversification en agriculture conventionnelle et biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.50-61. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of crop succession indicators for 2015–2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.110907. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions d’élevage en AB en France : structures des fermes, répartition spatiale et évolution récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Flechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7444. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BNVDs : spatialisation à l’échelle de la parcelle agricole des données d’achats des produits phytopharmaceutiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (S1), pp.19-26. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2023.1761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un Zonage agricole multi-enjeux (ZAME) : vers des politiques agro-environnementales plus cohérentes et mieux ciblées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.31-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online downscaling method to simulate high resolution atmospheric concentrations of pesticides with the 3D Chemistry-Transport Model CHIMERE: application and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 314, pp.120092. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatialisation of pesticide sales to monitor environmental policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 403, pp.136880. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of volatilization on atmospheric concentrations of pesticides with the 3D chemistry-transport model CHIMERE: method development and application to S-metolachlor and folpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424 (Part B), pp.127497. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic, environmental and social performance of European certified food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Repro-Innov - Réorganisations productives et innovations dans les filières agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Performance of Certified and Non-certified Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24523666-bja10009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prairie dans tous ses états : 3. Services fournis de la ferme au paysage en Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alors vint la nuit… Terrains, méthodes, perspectives, 48, pp.27-54. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.13410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Food Quality Schemes and Net Price Premiums Go Together?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Brečić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Csillag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jafio-2019-0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels équilibres végétal/animal en France métropolitaine, aux échelles nationale et « petite région agricole » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao-Pedro Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.353-364. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the consumer’s environment on the demand for organic food in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales dans le développement de l’agriculture biologique : entre cohérences territoriales et logiques de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4721171497297053E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre standards privés et normes publiques, la diversité des agricultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 227, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.227.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial analysis of the diffusion of organic farming in France : Between heterogeneity and spatial dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (Decembre 2015), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (02), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits blanches sous un ciel noir ? La protection de la nuit, nouvelle préoccupation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dossier thématique « Voyages au bout de la nuit », 453, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l'agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale de la conversion à l'agriculture biologique : les dynamiques régionales en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 339-340, pp.9-31. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion à partir d'une analyse spatiale sur les politiques de soutien et la diffusion de l'agriculture biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.227-241. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cmsd-b811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appellation d’origine ou appellation générique: le cas du fromage Cotija au Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de l'action collective dans deux bassins laitiers mexicains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.532-536. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2008.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Dinámicas colectivas en dos cuencas lecheras Mexicanas: Tlaxco, Tlaxcala y Tizayuca, Hidalgo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroalimentaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (22), pp.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Congress of the European Society of Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance des enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE "Transition en Territoires de l'Agriculture, l'Alimentation et l'Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Cap d'Agde, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser des ventes de produits phytosanitaires en prenant en compte les spécificités locales des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus - PAYOTE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOP V10 Update of the Information et de Suivi Objectif des Prairies INRAE -Météo-France -SSP MASA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. STICS users seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Latresne, France. 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric concentrations of pesticides with an air quality model: toward the determination of population exposure at a regional/national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04018395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertuzzi Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du projet REPRO-INNOV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Larribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Loirette-Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems: a contribution to the French national assessment of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. ISMC Conference: New Perspectives on Soil Models. International Soil Modeling Consortium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the spatial variation of crop and livestock balance on a nation-wide gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of European Federation for Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances et pollutions lumineuses aéroportuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition devant la Commission du développement durable et de l'aménagement du territoire de l'Assemblée nationale, Mission d'information sur les nuisances aéroportuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRs Lab'Urba, Lavue, Prodig, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée : cœur ou marge du tourisme durable ? Mise en protection et valorisation touristique des réserves de ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management du Tourisme Durable, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the consumer's environment on the demand for organic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies Association Annual International Conference, "Global growth agendas: Regions, institutions and sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Studies Association (RSA). GBR., May 2015, Piacenza, Italy. np</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ? Une appropriation de la transition énergétique dans les territoires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5194 PACTE; UMR 8568 CIRED, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Night & the Northern Lights in the Production of a New Touristic Imaginary of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Darkness in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gardiens des étoiles”. Revisiter le couple territoires/nuit par l’écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Nocturnes, groupe de recherche en Anthropologie de la nuit, UMR CNRS 7186 LESC, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU organic food and crop standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois at Urbana-Champaign. USA., Mar 2015, Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement critique et agriculture biologique : une lecture à partir des standards privés de l’AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de Recherches en Sciences Sociales, Société Française d’Economie Rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaming the Light, Claiming the Night. Actors, Issues and Effects of Lighting Conflicts in France since the 1980's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of the (starry) night? Geo-economic reflections on the assessment of the night and the starry sky through their protection in the territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Artificial Light At Night (ALAN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LONNE Network (COST action), Sep 2014, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la nuit étoilée. La construction d'une ressource touristique territoriale : la Réserve Internationale de Ciel Etoilé du Pic du Midi de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AsTRES., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit(s) et Territoire(s) : pratiques nocturnes, sciences sociales diurnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Collectif RENOIR, “Nuit(s) et Territoire(s)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif RENOIR, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And What do You do With Five-hundred Millions of Stars? - Reflections on the Assessment of the Night and the Starry Sky through their Protection in the Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From claims to rights: establishing Geographical Indications for cheese in Mexico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ESRS Congress "Rural resilience and vulnerability: The rural as locus of solidarity and conflict in time of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Rural Sociology / Société Européenne de Sociologie Rurale (ESRS). INT., Jul 2013, Florence, Italy. 386 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des labels liés à l'origine des produits agroalimentaires : une conciliation entre des intérêts contradictoires ? Étude de cas au Mexique et en Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des labels liés a l'origine des produits agroalimentaires : une conciliation entre des intérêts contradictoires ? Etudes de cas au Mexique et en Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las dinámicas colectivas en dos cuencas lecheras mexicanas : Tlaxco, Tlaxcala y Tizayuca, Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional Agroindustria Rural y Territorio, ARTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toluca, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovacion tecnologica, oportunismo y accion colectiva en la concentracion quesera de Tlaxco, Tlaxcala, México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional Agroindustria Rural y Territorio, ARTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toluca, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: Spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. , 2023, 18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action" Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un meilleur suivi spatial des usages de produits phytosanitaires à partir de la BNV-d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les inégalités socio-environnementales de santé Pour une approche interdisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. 2019, 10ème congrès annuel de la SFSE - « Les inégalités socio-environnementales de santé Pour une approche interdisciplinaire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. , 2018, Diversity of local responses to the impacts of climate change on water</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas sur les réalisations des programmes de développement rural Période de 2014 à 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Berriet-Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Core</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ODR. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 119 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Por que estudiar las cuencas lecheras mexicanas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaza y Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 227 p., 2007, 978-968-02-0315-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ? Réflexions sur la valorisation de l'obscurité et du ciel étoilé à travers leur protection dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monod Becquelin A., Galinier J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alors vint la nuit.. Terrains, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ethnologie, pp.27-54, 2020, 9782365190381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Methods and Sustainability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filippo Arfini; Valentin Bellassen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability of European Food Quality Schemes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Nature Switzerland AG, pp.23-45, 2019, 978-3-030-27507-5. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And what do you do with five-hundred millions stars ? Assessment of darkness and the starry sky, values and integration in regional planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Hoskins, S. Saville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locating value : theory, application and critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor&amp;Francis Books, pp.129-146, 2019, 978-1138852235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming in France: an alternative project or conventionalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 310 p., 2018, Critical Food Studies, 9781351210041. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351210041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming in France. An alternative project or conventionalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Allaire; Benoit Daviron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, Capitalism and the New Agricultural Economy The Second Great Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique en France, entre projet critique et conventionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations et transitions dans l’agriculture et l’agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Synthèses (Quae), 978-2-7592-2614-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nuit d'un haut lieu touristique de montagne : la Réserve internationale de ciel étoilé du Pic du Midi comme nouvelle ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace; Maria Gravari-Barbas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires touristiques : invention, reconfigurations, repositionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-82, 2016, Tourisme, 978-2-7605-4625-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denominación de origen o denominación genérica?: el caso del queso Cotija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Barragan Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la leche al queso: Queserias rurales en America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Porrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-607-401-502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El queso de crema en la Costa de Chiapas: los retos de una construccion colectiva de la calidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la leche al queso: Queserias rurales en America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Porrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 409 p., 2011, 978-607-401-502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du diagnostic à un plan stratégique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bour-Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjia Hayouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahla Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la diversité cultivée et son évolution à partir du registre parcellaire graphique depuis 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des successions culturales 2015 -2022 en France : état des lieux du niveau de diversification en agriculture conventionnelle et biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de protection des Indications Géographiques favorise-t-elle le développement durable de l'agriculture dans les territoires ? De la revendication à l'évidence statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de sirétisation ODR - 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration d'une filière territorialisée pour les plantes de garrigue en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loann Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO 10, Institut agro montpellier; INRAE - US ODR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un parcellaire viticole et spatialisation de la BNV-D dans le cadre du projet PestiRiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecaé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - US ODR. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie du développement de la Bio en Occitanie de 2010 à 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO 6, INRAE - US ODR; Interbio Occitanie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751983v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 2, Région Occitanie; INRAE. 2023, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation d'ISOP Version 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Souverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Météo France; Ministère de l'Agriculture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la base de données sur les opérateurs habilités à intervenir dans la production et la commercialisation des produits sous signe d’identification de la qualité et de l’origine (SIQO).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Observatoire du Développement Rural, INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire pour la définition de Zonages Agricoles Multi-Enjeux. Annexes du Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire pour la définition de Zonages Agricoles Multi-Enjeux. Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Variations Interannuelles des ventes de produits phytosanitaires et de l’indicateur NODU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UMR Agronomie et US ODR. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour du calcul des coefficients de répartition spatiale des données de la BNVd. Note méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, US ODR. 2020, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the determinants of the social, environmental and economic impact of food quality schemes on food chains and rural areas based on cross-case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the contribution of food quality schemes to rural economies and territorial cohesion based on the case study analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on assessment of the social, environmental and economic sustainability of food quality schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA (Institut National de la Recherche Agronomique), domaine de la Motte au Vicomte B.P. 35327, 35653 Le Rheu Cedex; Università degli Studi di Parma. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des algorithmes de construction de groupes de cultures à partir du RPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2018, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure diffusion des séquences de cultures obtenues avec le RPG : synergies entre RPG Explorer et les travaux menés à l’INRA ODR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies françaises : production, exportation d'azote et risques de lessivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA; Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2017, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and lessons from pilot studies and final set of verified indicators for impact measurement of FQS, PSFP and SFSC: Evidence from the Comté PDO cheese, Parmigiano Reggiano PDO cheese, Serbian organic raspberries, County Durham school meals, Locavorium shop and Korycin Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening European Food Chain Sustainability by Quality and Procurement Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2016, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et incitations au développement de l'agriculture biologique en France : une analyse à plusieurs niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Institut National de la Recherche Agronomique. 2013, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et incitations au développement de l’agriculture biologique en France : une analyse à plusieurs niveaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2013, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés. Livrable 3 du projet de recherche AgriBio3 PEPP « Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l’AB »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partie 1. Présentation de l’écosystème Chapitre 1. Définition de l'écosystème. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la retórica a la práctica del patrimonio: procesos de calificación de los quesos tradicionales mexicanos / De la rhétorique à la pratique du patrimoine : processus de qualification des fromages traditionnels mexicains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History, Philosophy and Sociology of Sciences. Universidad Autonoma Chapingo, 2011. Español. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00603402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explo-SIQO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Poméon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherches à INRAE,Directeur de l'unité US-ODR (0685)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3352-9117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données d’achat des pesticides en France spatialisées à l’échelle de la commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lv5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the geographical indications protection policy encourage more sustainable agriculture in the territories? Moving from claims to empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238, pp.108717. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des successions culturales 2015 -2022 en France : état des lieux du niveau de diversification en agriculture conventionnelle et biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.50-61. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of crop succession indicators for 2015–2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.110907. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions d’élevage en AB en France : structures des fermes, répartition spatiale et évolution récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Flechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7444. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BNVDs : spatialisation à l’échelle de la parcelle agricole des données d’achats des produits phytopharmaceutiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (S1), pp.19-26. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2023.1761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un Zonage agricole multi-enjeux (ZAME) : vers des politiques agro-environnementales plus cohérentes et mieux ciblées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.31-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online downscaling method to simulate high resolution atmospheric concentrations of pesticides with the 3D Chemistry-Transport Model CHIMERE: application and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 314, pp.120092. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatialisation of pesticide sales to monitor environmental policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 403, pp.136880. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of volatilization on atmospheric concentrations of pesticides with the 3D chemistry-transport model CHIMERE: method development and application to S-metolachlor and folpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424 (Part B), pp.127497. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic, environmental and social performance of European certified food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Repro-Innov - Réorganisations productives et innovations dans les filières agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Performance of Certified and Non-certified Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24523666-bja10009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prairie dans tous ses états : 3. Services fournis de la ferme au paysage en Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alors vint la nuit… Terrains, méthodes, perspectives, 48, pp.27-54. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.13410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Food Quality Schemes and Net Price Premiums Go Together?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Brečić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Csillag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jafio-2019-0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels équilibres végétal/animal en France métropolitaine, aux échelles nationale et « petite région agricole » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao-Pedro Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.353-364. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the consumer’s environment on the demand for organic food in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales dans le développement de l’agriculture biologique : entre cohérences territoriales et logiques de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4721171497297053E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial analysis of the diffusion of organic farming in France : Between heterogeneity and spatial dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (Decembre 2015), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre standards privés et normes publiques, la diversité des agricultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 227, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.227.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (02), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits blanches sous un ciel noir ? La protection de la nuit, nouvelle préoccupation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dossier thématique « Voyages au bout de la nuit », 453, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l'agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale de la conversion à l'agriculture biologique : les dynamiques régionales en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 339-340, pp.9-31. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion à partir d'une analyse spatiale sur les politiques de soutien et la diffusion de l'agriculture biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.227-241. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cmsd-b811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appellation d’origine ou appellation générique: le cas du fromage Cotija au Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de l'action collective dans deux bassins laitiers mexicains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.532-536. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2008.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Dinámicas colectivas en dos cuencas lecheras Mexicanas: Tlaxco, Tlaxcala y Tizayuca, Hidalgo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroalimentaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (22), pp.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Congress of the European Society of Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance des enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE "Transition en Territoires de l'Agriculture, l'Alimentation et l'Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Cap d'Agde, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser des ventes de produits phytosanitaires en prenant en compte les spécificités locales des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus - PAYOTE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOP V10 Update of the Information et de Suivi Objectif des Prairies INRAE -Météo-France -SSP MASA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. STICS users seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Latresne, France. 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric concentrations of pesticides with an air quality model: toward the determination of population exposure at a regional/national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04018395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertuzzi Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du projet REPRO-INNOV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Larribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Loirette-Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems: a contribution to the French national assessment of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. ISMC Conference: New Perspectives on Soil Models. International Soil Modeling Consortium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the spatial variation of crop and livestock balance on a nation-wide gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of European Federation for Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances et pollutions lumineuses aéroportuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition devant la Commission du développement durable et de l'aménagement du territoire de l'Assemblée nationale, Mission d'information sur les nuisances aéroportuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the consumer's environment on the demand for organic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies Association Annual International Conference, "Global growth agendas: Regions, institutions and sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Studies Association (RSA). GBR., May 2015, Piacenza, Italy. np</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ? Une appropriation de la transition énergétique dans les territoires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5194 PACTE; UMR 8568 CIRED, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée : cœur ou marge du tourisme durable ? Mise en protection et valorisation touristique des réserves de ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management du Tourisme Durable, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRs Lab'Urba, Lavue, Prodig, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Night & the Northern Lights in the Production of a New Touristic Imaginary of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Darkness in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU organic food and crop standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois at Urbana-Champaign. USA., Mar 2015, Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gardiens des étoiles”. Revisiter le couple territoires/nuit par l’écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Nocturnes, groupe de recherche en Anthropologie de la nuit, UMR CNRS 7186 LESC, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement critique et agriculture biologique : une lecture à partir des standards privés de l’AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de Recherches en Sciences Sociales, Société Française d’Economie Rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaming the Light, Claiming the Night. Actors, Issues and Effects of Lighting Conflicts in France since the 1980's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of the (starry) night? Geo-economic reflections on the assessment of the night and the starry sky through their protection in the territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Artificial Light At Night (ALAN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LONNE Network (COST action), Sep 2014, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la nuit étoilée. La construction d'une ressource touristique territoriale : la Réserve Internationale de Ciel Etoilé du Pic du Midi de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AsTRES., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit(s) et Territoire(s) : pratiques nocturnes, sciences sociales diurnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Collectif RENOIR, “Nuit(s) et Territoire(s)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif RENOIR, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And What do You do With Five-hundred Millions of Stars? - Reflections on the Assessment of the Night and the Starry Sky through their Protection in the Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From claims to rights: establishing Geographical Indications for cheese in Mexico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ESRS Congress "Rural resilience and vulnerability: The rural as locus of solidarity and conflict in time of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Rural Sociology / Société Européenne de Sociologie Rurale (ESRS). INT., Jul 2013, Florence, Italy. 386 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des labels liés à l'origine des produits agroalimentaires : une conciliation entre des intérêts contradictoires ? Étude de cas au Mexique et en Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des labels liés a l'origine des produits agroalimentaires : une conciliation entre des intérêts contradictoires ? Etudes de cas au Mexique et en Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las dinámicas colectivas en dos cuencas lecheras mexicanas : Tlaxco, Tlaxcala y Tizayuca, Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional Agroindustria Rural y Territorio, ARTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toluca, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovacion tecnologica, oportunismo y accion colectiva en la concentracion quesera de Tlaxco, Tlaxcala, México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional Agroindustria Rural y Territorio, ARTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toluca, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: Spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. , 2023, 18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action" Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un meilleur suivi spatial des usages de produits phytosanitaires à partir de la BNV-d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les inégalités socio-environnementales de santé Pour une approche interdisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. 2019, 10ème congrès annuel de la SFSE - « Les inégalités socio-environnementales de santé Pour une approche interdisciplinaire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. , 2018, Diversity of local responses to the impacts of climate change on water</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas sur les réalisations des programmes de développement rural Période de 2014 à 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Berriet-Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Core</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ODR. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 119 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Por que estudiar las cuencas lecheras mexicanas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaza y Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 227 p., 2007, 978-968-02-0315-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ? Réflexions sur la valorisation de l'obscurité et du ciel étoilé à travers leur protection dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monod Becquelin A., Galinier J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alors vint la nuit.. Terrains, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ethnologie, pp.27-54, 2020, 9782365190381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Methods and Sustainability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filippo Arfini; Valentin Bellassen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability of European Food Quality Schemes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Nature Switzerland AG, pp.23-45, 2019, 978-3-030-27507-5. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And what do you do with five-hundred millions stars ? Assessment of darkness and the starry sky, values and integration in regional planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Hoskins, S. Saville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locating value : theory, application and critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor&amp;Francis Books, pp.129-146, 2019, 978-1138852235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming in France: an alternative project or conventionalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 310 p., 2018, Critical Food Studies, 9781351210041. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351210041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming in France. An alternative project or conventionalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Allaire; Benoit Daviron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, Capitalism and the New Agricultural Economy The Second Great Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique en France, entre projet critique et conventionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations et transitions dans l’agriculture et l’agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Synthèses (Quae), 978-2-7592-2614-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nuit d'un haut lieu touristique de montagne : la Réserve internationale de ciel étoilé du Pic du Midi comme nouvelle ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace; Maria Gravari-Barbas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires touristiques : invention, reconfigurations, repositionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-82, 2016, Tourisme, 978-2-7605-4625-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denominación de origen o denominación genérica?: el caso del queso Cotija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Barragan Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la leche al queso: Queserias rurales en America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Porrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-607-401-502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El queso de crema en la Costa de Chiapas: los retos de una construccion colectiva de la calidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la leche al queso: Queserias rurales en America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Porrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 409 p., 2011, 978-607-401-502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du diagnostic à un plan stratégique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bour-Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjia Hayouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahla Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la diversité cultivée et son évolution à partir du registre parcellaire graphique depuis 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des successions culturales 2015 -2022 en France : état des lieux du niveau de diversification en agriculture conventionnelle et biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de protection des Indications Géographiques favorise-t-elle le développement durable de l'agriculture dans les territoires ? De la revendication à l'évidence statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de sirétisation ODR - 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration d'une filière territorialisée pour les plantes de garrigue en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loann Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO 10, Institut agro montpellier; INRAE - US ODR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un parcellaire viticole et spatialisation de la BNV-D dans le cadre du projet PestiRiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecaé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - US ODR. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie du développement de la Bio en Occitanie de 2010 à 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO 6, INRAE - US ODR; Interbio Occitanie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751983v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 2, Région Occitanie; INRAE. 2023, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation d'ISOP Version 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Souverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Météo France; Ministère de l'Agriculture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la base de données sur les opérateurs habilités à intervenir dans la production et la commercialisation des produits sous signe d’identification de la qualité et de l’origine (SIQO).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Observatoire du Développement Rural, INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire pour la définition de Zonages Agricoles Multi-Enjeux. Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire pour la définition de Zonages Agricoles Multi-Enjeux. Annexes du Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Variations Interannuelles des ventes de produits phytosanitaires et de l’indicateur NODU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UMR Agronomie et US ODR. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour du calcul des coefficients de répartition spatiale des données de la BNVd. Note méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, US ODR. 2020, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the determinants of the social, environmental and economic impact of food quality schemes on food chains and rural areas based on cross-case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the contribution of food quality schemes to rural economies and territorial cohesion based on the case study analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on assessment of the social, environmental and economic sustainability of food quality schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA (Institut National de la Recherche Agronomique), domaine de la Motte au Vicomte B.P. 35327, 35653 Le Rheu Cedex; Università degli Studi di Parma. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure diffusion des séquences de cultures obtenues avec le RPG : synergies entre RPG Explorer et les travaux menés à l’INRA ODR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des algorithmes de construction de groupes de cultures à partir du RPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2018, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies françaises : production, exportation d'azote et risques de lessivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA; Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2017, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and lessons from pilot studies and final set of verified indicators for impact measurement of FQS, PSFP and SFSC: Evidence from the Comté PDO cheese, Parmigiano Reggiano PDO cheese, Serbian organic raspberries, County Durham school meals, Locavorium shop and Korycin Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening European Food Chain Sustainability by Quality and Procurement Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2016, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et incitations au développement de l'agriculture biologique en France : une analyse à plusieurs niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Institut National de la Recherche Agronomique. 2013, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et incitations au développement de l’agriculture biologique en France : une analyse à plusieurs niveaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2013, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés. Livrable 3 du projet de recherche AgriBio3 PEPP « Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l’AB »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partie 1. Présentation de l’écosystème Chapitre 1. Définition de l'écosystème. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la retórica a la práctica del patrimonio: procesos de calificación de los quesos tradicionales mexicanos / De la rhétorique à la pratique du patrimoine : processus de qualification des fromages traditionnels mexicains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History, Philosophy and Sociology of Sciences. Universidad Autonoma Chapingo, 2011. Español. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00603402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explo-SIQO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33F5E419"/>
+    <w:nsid w:val="3C0D69C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-pomeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3352-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493272v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lision" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lv5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108717" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantelaube" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art04" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110907" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Flechet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7444" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1761" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikran Zakeossian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Muhlberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136880" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377192v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ruelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.13410" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;hm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csillag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao-Pedro Dominguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2374" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721171497297053E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.227.0089" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.03.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27MQ0ST3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630489v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmsd-b811" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cervantes Escoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cervantes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0247" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gibelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04018395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larribeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734959v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738128v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748447v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Girard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564903v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794119v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605419v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607308v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015610v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815217v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437606v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fernandez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Core" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/accueil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agritrop.cirad.fr/546114/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351210041" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713767v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810912v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Barragan Lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imagenagropecuaria.com/2012/14378/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://syal.agropolis.fr/syal-in-the-world/publications-resources/item/de-la-leche-al-queso-queserias-rurales-de-america-latina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790814v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bour-Desprez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jia Hayouni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahla Mezghani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249454v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390388v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238094v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Trouv&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635554v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leca&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lardot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751983v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brunel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265831v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Souverain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hugonnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342417v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503369v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594944v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ballot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437618v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437583v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064100v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208896v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123950v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789931v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00603402v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788348v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-pomeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3352-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493272v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lision" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lv5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108717" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantelaube" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art04" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110907" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Flechet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7444" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1761" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikran Zakeossian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Muhlberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136880" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377192v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ruelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.13410" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;hm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csillag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao-Pedro Dominguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2374" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721171497297053E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.03.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27MQ0ST3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631088v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.227.0089" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630489v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmsd-b811" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cervantes Escoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cervantes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0247" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gibelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04018395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larribeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734959v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564783v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564903v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Girard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748447v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605419v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607308v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015610v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815217v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437606v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fernandez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Core" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/accueil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agritrop.cirad.fr/546114/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351210041" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713767v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810912v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Barragan Lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imagenagropecuaria.com/2012/14378/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://syal.agropolis.fr/syal-in-the-world/publications-resources/item/de-la-leche-al-queso-queserias-rurales-de-america-latina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790814v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bour-Desprez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jia Hayouni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahla Mezghani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249454v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390388v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238094v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Trouv&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635554v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leca&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lardot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751983v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brunel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265831v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Souverain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342417v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hugonnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342463v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503369v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594944v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ballot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437583v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437618v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064100v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208896v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123950v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789931v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00603402v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788348v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>