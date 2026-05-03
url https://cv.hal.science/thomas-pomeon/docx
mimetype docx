--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Poméon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherches à INRAE,Directeur de l'unité US-ODR (0685)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3352-9117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données d’achat des pesticides en France spatialisées à l’échelle de la commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lv5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the geographical indications protection policy encourage more sustainable agriculture in the territories? Moving from claims to empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238, pp.108717. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des successions culturales 2015 -2022 en France : état des lieux du niveau de diversification en agriculture conventionnelle et biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.50-61. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of crop succession indicators for 2015–2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.110907. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions d’élevage en AB en France : structures des fermes, répartition spatiale et évolution récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Flechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7444. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BNVDs : spatialisation à l’échelle de la parcelle agricole des données d’achats des produits phytopharmaceutiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (S1), pp.19-26. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2023.1761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un Zonage agricole multi-enjeux (ZAME) : vers des politiques agro-environnementales plus cohérentes et mieux ciblées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.31-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online downscaling method to simulate high resolution atmospheric concentrations of pesticides with the 3D Chemistry-Transport Model CHIMERE: application and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 314, pp.120092. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatialisation of pesticide sales to monitor environmental policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 403, pp.136880. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of volatilization on atmospheric concentrations of pesticides with the 3D chemistry-transport model CHIMERE: method development and application to S-metolachlor and folpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424 (Part B), pp.127497. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic, environmental and social performance of European certified food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Repro-Innov - Réorganisations productives et innovations dans les filières agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Performance of Certified and Non-certified Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24523666-bja10009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prairie dans tous ses états : 3. Services fournis de la ferme au paysage en Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alors vint la nuit… Terrains, méthodes, perspectives, 48, pp.27-54. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.13410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Food Quality Schemes and Net Price Premiums Go Together?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Brečić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Csillag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jafio-2019-0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels équilibres végétal/animal en France métropolitaine, aux échelles nationale et « petite région agricole » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao-Pedro Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.353-364. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the consumer’s environment on the demand for organic food in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales dans le développement de l’agriculture biologique : entre cohérences territoriales et logiques de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4721171497297053E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial analysis of the diffusion of organic farming in France : Between heterogeneity and spatial dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (Decembre 2015), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre standards privés et normes publiques, la diversité des agricultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 227, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.227.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (02), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits blanches sous un ciel noir ? La protection de la nuit, nouvelle préoccupation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dossier thématique « Voyages au bout de la nuit », 453, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l'agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale de la conversion à l'agriculture biologique : les dynamiques régionales en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 339-340, pp.9-31. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion à partir d'une analyse spatiale sur les politiques de soutien et la diffusion de l'agriculture biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.227-241. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cmsd-b811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appellation d’origine ou appellation générique: le cas du fromage Cotija au Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de l'action collective dans deux bassins laitiers mexicains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.532-536. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2008.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Dinámicas colectivas en dos cuencas lecheras Mexicanas: Tlaxco, Tlaxcala y Tizayuca, Hidalgo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroalimentaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (22), pp.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Congress of the European Society of Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance des enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE "Transition en Territoires de l'Agriculture, l'Alimentation et l'Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Cap d'Agde, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser des ventes de produits phytosanitaires en prenant en compte les spécificités locales des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus - PAYOTE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOP V10 Update of the Information et de Suivi Objectif des Prairies INRAE -Météo-France -SSP MASA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. STICS users seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Latresne, France. 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric concentrations of pesticides with an air quality model: toward the determination of population exposure at a regional/national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04018395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertuzzi Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du projet REPRO-INNOV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Larribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Loirette-Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems: a contribution to the French national assessment of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. ISMC Conference: New Perspectives on Soil Models. International Soil Modeling Consortium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the spatial variation of crop and livestock balance on a nation-wide gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of European Federation for Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances et pollutions lumineuses aéroportuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition devant la Commission du développement durable et de l'aménagement du territoire de l'Assemblée nationale, Mission d'information sur les nuisances aéroportuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the consumer's environment on the demand for organic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies Association Annual International Conference, "Global growth agendas: Regions, institutions and sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Studies Association (RSA). GBR., May 2015, Piacenza, Italy. np</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ? Une appropriation de la transition énergétique dans les territoires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5194 PACTE; UMR 8568 CIRED, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée : cœur ou marge du tourisme durable ? Mise en protection et valorisation touristique des réserves de ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management du Tourisme Durable, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRs Lab'Urba, Lavue, Prodig, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Night & the Northern Lights in the Production of a New Touristic Imaginary of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Darkness in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU organic food and crop standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois at Urbana-Champaign. USA., Mar 2015, Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gardiens des étoiles”. Revisiter le couple territoires/nuit par l’écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Nocturnes, groupe de recherche en Anthropologie de la nuit, UMR CNRS 7186 LESC, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement critique et agriculture biologique : une lecture à partir des standards privés de l’AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de Recherches en Sciences Sociales, Société Française d’Economie Rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaming the Light, Claiming the Night. Actors, Issues and Effects of Lighting Conflicts in France since the 1980's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of the (starry) night? Geo-economic reflections on the assessment of the night and the starry sky through their protection in the territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Artificial Light At Night (ALAN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LONNE Network (COST action), Sep 2014, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la nuit étoilée. La construction d'une ressource touristique territoriale : la Réserve Internationale de Ciel Etoilé du Pic du Midi de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AsTRES., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit(s) et Territoire(s) : pratiques nocturnes, sciences sociales diurnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Collectif RENOIR, “Nuit(s) et Territoire(s)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif RENOIR, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And What do You do With Five-hundred Millions of Stars? - Reflections on the Assessment of the Night and the Starry Sky through their Protection in the Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From claims to rights: establishing Geographical Indications for cheese in Mexico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ESRS Congress "Rural resilience and vulnerability: The rural as locus of solidarity and conflict in time of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Rural Sociology / Société Européenne de Sociologie Rurale (ESRS). INT., Jul 2013, Florence, Italy. 386 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des labels liés à l'origine des produits agroalimentaires : une conciliation entre des intérêts contradictoires ? Étude de cas au Mexique et en Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des labels liés a l'origine des produits agroalimentaires : une conciliation entre des intérêts contradictoires ? Etudes de cas au Mexique et en Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las dinámicas colectivas en dos cuencas lecheras mexicanas : Tlaxco, Tlaxcala y Tizayuca, Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional Agroindustria Rural y Territorio, ARTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toluca, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovacion tecnologica, oportunismo y accion colectiva en la concentracion quesera de Tlaxco, Tlaxcala, México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional Agroindustria Rural y Territorio, ARTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toluca, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: Spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. , 2023, 18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action" Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un meilleur suivi spatial des usages de produits phytosanitaires à partir de la BNV-d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les inégalités socio-environnementales de santé Pour une approche interdisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. 2019, 10ème congrès annuel de la SFSE - « Les inégalités socio-environnementales de santé Pour une approche interdisciplinaire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. , 2018, Diversity of local responses to the impacts of climate change on water</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas sur les réalisations des programmes de développement rural Période de 2014 à 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Berriet-Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Core</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ODR. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 119 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Por que estudiar las cuencas lecheras mexicanas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaza y Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 227 p., 2007, 978-968-02-0315-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ? Réflexions sur la valorisation de l'obscurité et du ciel étoilé à travers leur protection dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monod Becquelin A., Galinier J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alors vint la nuit.. Terrains, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ethnologie, pp.27-54, 2020, 9782365190381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Methods and Sustainability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filippo Arfini; Valentin Bellassen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability of European Food Quality Schemes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Nature Switzerland AG, pp.23-45, 2019, 978-3-030-27507-5. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And what do you do with five-hundred millions stars ? Assessment of darkness and the starry sky, values and integration in regional planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Hoskins, S. Saville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locating value : theory, application and critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor&amp;Francis Books, pp.129-146, 2019, 978-1138852235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming in France: an alternative project or conventionalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 310 p., 2018, Critical Food Studies, 9781351210041. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351210041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming in France. An alternative project or conventionalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Allaire; Benoit Daviron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, Capitalism and the New Agricultural Economy The Second Great Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique en France, entre projet critique et conventionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations et transitions dans l’agriculture et l’agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Synthèses (Quae), 978-2-7592-2614-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nuit d'un haut lieu touristique de montagne : la Réserve internationale de ciel étoilé du Pic du Midi comme nouvelle ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace; Maria Gravari-Barbas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires touristiques : invention, reconfigurations, repositionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-82, 2016, Tourisme, 978-2-7605-4625-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denominación de origen o denominación genérica?: el caso del queso Cotija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Barragan Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la leche al queso: Queserias rurales en America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Porrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-607-401-502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El queso de crema en la Costa de Chiapas: los retos de una construccion colectiva de la calidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la leche al queso: Queserias rurales en America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Porrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 409 p., 2011, 978-607-401-502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du diagnostic à un plan stratégique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bour-Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjia Hayouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahla Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la diversité cultivée et son évolution à partir du registre parcellaire graphique depuis 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des successions culturales 2015 -2022 en France : état des lieux du niveau de diversification en agriculture conventionnelle et biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de protection des Indications Géographiques favorise-t-elle le développement durable de l'agriculture dans les territoires ? De la revendication à l'évidence statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de sirétisation ODR - 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration d'une filière territorialisée pour les plantes de garrigue en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loann Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO 10, Institut agro montpellier; INRAE - US ODR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un parcellaire viticole et spatialisation de la BNV-D dans le cadre du projet PestiRiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecaé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - US ODR. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie du développement de la Bio en Occitanie de 2010 à 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO 6, INRAE - US ODR; Interbio Occitanie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751983v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 2, Région Occitanie; INRAE. 2023, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation d'ISOP Version 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Souverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Météo France; Ministère de l'Agriculture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la base de données sur les opérateurs habilités à intervenir dans la production et la commercialisation des produits sous signe d’identification de la qualité et de l’origine (SIQO).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Observatoire du Développement Rural, INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire pour la définition de Zonages Agricoles Multi-Enjeux. Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire pour la définition de Zonages Agricoles Multi-Enjeux. Annexes du Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Variations Interannuelles des ventes de produits phytosanitaires et de l’indicateur NODU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UMR Agronomie et US ODR. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour du calcul des coefficients de répartition spatiale des données de la BNVd. Note méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, US ODR. 2020, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the determinants of the social, environmental and economic impact of food quality schemes on food chains and rural areas based on cross-case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the contribution of food quality schemes to rural economies and territorial cohesion based on the case study analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on assessment of the social, environmental and economic sustainability of food quality schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA (Institut National de la Recherche Agronomique), domaine de la Motte au Vicomte B.P. 35327, 35653 Le Rheu Cedex; Università degli Studi di Parma. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure diffusion des séquences de cultures obtenues avec le RPG : synergies entre RPG Explorer et les travaux menés à l’INRA ODR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des algorithmes de construction de groupes de cultures à partir du RPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2018, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies françaises : production, exportation d'azote et risques de lessivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA; Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2017, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and lessons from pilot studies and final set of verified indicators for impact measurement of FQS, PSFP and SFSC: Evidence from the Comté PDO cheese, Parmigiano Reggiano PDO cheese, Serbian organic raspberries, County Durham school meals, Locavorium shop and Korycin Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening European Food Chain Sustainability by Quality and Procurement Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2016, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et incitations au développement de l'agriculture biologique en France : une analyse à plusieurs niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Institut National de la Recherche Agronomique. 2013, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et incitations au développement de l’agriculture biologique en France : une analyse à plusieurs niveaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2013, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés. Livrable 3 du projet de recherche AgriBio3 PEPP « Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l’AB »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partie 1. Présentation de l’écosystème Chapitre 1. Définition de l'écosystème. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la retórica a la práctica del patrimonio: procesos de calificación de los quesos tradicionales mexicanos / De la rhétorique à la pratique du patrimoine : processus de qualification des fromages traditionnels mexicains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History, Philosophy and Sociology of Sciences. Universidad Autonoma Chapingo, 2011. Español. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00603402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explo-SIQO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Poméon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherches à INRAE,Directeur de l'unité US-ODR (0685)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3352-9117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données d’achat des pesticides en France spatialisées à l’échelle de la commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lv5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the geographical indications protection policy encourage more sustainable agriculture in the territories? Moving from claims to empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238, pp.108717. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des successions culturales 2015 -2022 en France : état des lieux du niveau de diversification en agriculture conventionnelle et biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.50-61. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of crop succession indicators for 2015–2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.110907. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions d’élevage en AB en France : structures des fermes, répartition spatiale et évolution récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Flechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7444. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BNVDs : spatialisation à l’échelle de la parcelle agricole des données d’achats des produits phytopharmaceutiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (S1), pp.19-26. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2023.1761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un Zonage agricole multi-enjeux (ZAME) : vers des politiques agro-environnementales plus cohérentes et mieux ciblées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.31-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online downscaling method to simulate high resolution atmospheric concentrations of pesticides with the 3D Chemistry-Transport Model CHIMERE: application and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 314, pp.120092. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatialisation of pesticide sales to monitor environmental policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 403, pp.136880. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of volatilization on atmospheric concentrations of pesticides with the 3D chemistry-transport model CHIMERE: method development and application to S-metolachlor and folpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424 (Part B), pp.127497. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic, environmental and social performance of European certified food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Repro-Innov - Réorganisations productives et innovations dans les filières agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Performance of Certified and Non-certified Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24523666-bja10009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prairie dans tous ses états : 3. Services fournis de la ferme au paysage en Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alors vint la nuit… Terrains, méthodes, perspectives, 48, pp.27-54. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.13410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Food Quality Schemes and Net Price Premiums Go Together?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Brečić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Csillag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jafio-2019-0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels équilibres végétal/animal en France métropolitaine, aux échelles nationale et « petite région agricole » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao-Pedro Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.353-364. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the consumer’s environment on the demand for organic food in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales dans le développement de l’agriculture biologique : entre cohérences territoriales et logiques de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4721171497297053E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre standards privés et normes publiques, la diversité des agricultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 227, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.227.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial analysis of the diffusion of organic farming in France : Between heterogeneity and spatial dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (Decembre 2015), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (02), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits blanches sous un ciel noir ? La protection de la nuit, nouvelle préoccupation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dossier thématique « Voyages au bout de la nuit », 453, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l'agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale de la conversion à l'agriculture biologique : les dynamiques régionales en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 339-340, pp.9-31. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion à partir d'une analyse spatiale sur les politiques de soutien et la diffusion de l'agriculture biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.227-241. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cmsd-b811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appellation d’origine ou appellation générique: le cas du fromage Cotija au Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de l'action collective dans deux bassins laitiers mexicains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.532-536. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2008.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Dinámicas colectivas en dos cuencas lecheras Mexicanas: Tlaxco, Tlaxcala y Tizayuca, Hidalgo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroalimentaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (22), pp.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Congress of the European Society of Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance des enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE "Transition en Territoires de l'Agriculture, l'Alimentation et l'Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Cap d'Agde, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser des ventes de produits phytosanitaires en prenant en compte les spécificités locales des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus - PAYOTE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOP V10 Update of the Information et de Suivi Objectif des Prairies INRAE -Météo-France -SSP MASA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. STICS users seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Latresne, France. 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric concentrations of pesticides with an air quality model: toward the determination of population exposure at a regional/national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04018395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertuzzi Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du projet REPRO-INNOV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Larribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Loirette-Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems: a contribution to the French national assessment of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. ISMC Conference: New Perspectives on Soil Models. International Soil Modeling Consortium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the spatial variation of crop and livestock balance on a nation-wide gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of European Federation for Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances et pollutions lumineuses aéroportuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition devant la Commission du développement durable et de l'aménagement du territoire de l'Assemblée nationale, Mission d'information sur les nuisances aéroportuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRs Lab'Urba, Lavue, Prodig, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée : cœur ou marge du tourisme durable ? Mise en protection et valorisation touristique des réserves de ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management du Tourisme Durable, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the consumer's environment on the demand for organic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies Association Annual International Conference, "Global growth agendas: Regions, institutions and sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Studies Association (RSA). GBR., May 2015, Piacenza, Italy. np</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ? Une appropriation de la transition énergétique dans les territoires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5194 PACTE; UMR 8568 CIRED, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Night & the Northern Lights in the Production of a New Touristic Imaginary of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Darkness in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU organic food and crop standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois at Urbana-Champaign. USA., Mar 2015, Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gardiens des étoiles”. Revisiter le couple territoires/nuit par l’écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Nocturnes, groupe de recherche en Anthropologie de la nuit, UMR CNRS 7186 LESC, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement critique et agriculture biologique : une lecture à partir des standards privés de l’AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de Recherches en Sciences Sociales, Société Française d’Economie Rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaming the Light, Claiming the Night. Actors, Issues and Effects of Lighting Conflicts in France since the 1980's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of the (starry) night? Geo-economic reflections on the assessment of the night and the starry sky through their protection in the territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Artificial Light At Night (ALAN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LONNE Network (COST action), Sep 2014, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la nuit étoilée. La construction d'une ressource touristique territoriale : la Réserve Internationale de Ciel Etoilé du Pic du Midi de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AsTRES., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit(s) et Territoire(s) : pratiques nocturnes, sciences sociales diurnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Collectif RENOIR, “Nuit(s) et Territoire(s)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif RENOIR, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And What do You do With Five-hundred Millions of Stars? - Reflections on the Assessment of the Night and the Starry Sky through their Protection in the Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From claims to rights: establishing Geographical Indications for cheese in Mexico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ESRS Congress "Rural resilience and vulnerability: The rural as locus of solidarity and conflict in time of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Rural Sociology / Société Européenne de Sociologie Rurale (ESRS). INT., Jul 2013, Florence, Italy. 386 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des labels liés à l'origine des produits agroalimentaires : une conciliation entre des intérêts contradictoires ? Étude de cas au Mexique et en Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des labels liés a l'origine des produits agroalimentaires : une conciliation entre des intérêts contradictoires ? Etudes de cas au Mexique et en Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las dinámicas colectivas en dos cuencas lecheras mexicanas : Tlaxco, Tlaxcala y Tizayuca, Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional Agroindustria Rural y Territorio, ARTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toluca, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovacion tecnologica, oportunismo y accion colectiva en la concentracion quesera de Tlaxco, Tlaxcala, México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional Agroindustria Rural y Territorio, ARTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toluca, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: Spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. , 2023, 18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action" Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un meilleur suivi spatial des usages de produits phytosanitaires à partir de la BNV-d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les inégalités socio-environnementales de santé Pour une approche interdisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. 2019, 10ème congrès annuel de la SFSE - « Les inégalités socio-environnementales de santé Pour une approche interdisciplinaire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. , 2018, Diversity of local responses to the impacts of climate change on water</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas sur les réalisations des programmes de développement rural Période de 2014 à 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Berriet-Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Core</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ODR. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 119 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Por que estudiar las cuencas lecheras mexicanas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaza y Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 227 p., 2007, 978-968-02-0315-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ? Réflexions sur la valorisation de l'obscurité et du ciel étoilé à travers leur protection dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monod Becquelin A., Galinier J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alors vint la nuit.. Terrains, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ethnologie, pp.27-54, 2020, 9782365190381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Methods and Sustainability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filippo Arfini; Valentin Bellassen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability of European Food Quality Schemes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Nature Switzerland AG, pp.23-45, 2019, 978-3-030-27507-5. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And what do you do with five-hundred millions stars ? Assessment of darkness and the starry sky, values and integration in regional planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Hoskins, S. Saville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locating value : theory, application and critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor&amp;Francis Books, pp.129-146, 2019, 978-1138852235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming in France: an alternative project or conventionalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 310 p., 2018, Critical Food Studies, 9781351210041. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351210041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming in France. An alternative project or conventionalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Allaire; Benoit Daviron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, Capitalism and the New Agricultural Economy The Second Great Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique en France, entre projet critique et conventionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations et transitions dans l’agriculture et l’agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Synthèses (Quae), 978-2-7592-2614-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nuit d'un haut lieu touristique de montagne : la Réserve internationale de ciel étoilé du Pic du Midi comme nouvelle ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace; Maria Gravari-Barbas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires touristiques : invention, reconfigurations, repositionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-82, 2016, Tourisme, 978-2-7605-4625-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denominación de origen o denominación genérica?: el caso del queso Cotija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Barragan Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la leche al queso: Queserias rurales en America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Porrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-607-401-502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El queso de crema en la Costa de Chiapas: los retos de una construccion colectiva de la calidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la leche al queso: Queserias rurales en America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Porrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 409 p., 2011, 978-607-401-502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du diagnostic à un plan stratégique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bour-Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjia Hayouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahla Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la diversité cultivée et son évolution à partir du registre parcellaire graphique depuis 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des successions culturales 2015 -2022 en France : état des lieux du niveau de diversification en agriculture conventionnelle et biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de protection des Indications Géographiques favorise-t-elle le développement durable de l'agriculture dans les territoires ? De la revendication à l'évidence statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de sirétisation ODR - 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration d'une filière territorialisée pour les plantes de garrigue en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loann Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO 10, Institut agro montpellier; INRAE - US ODR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un parcellaire viticole et spatialisation de la BNV-D dans le cadre du projet PestiRiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecaé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - US ODR. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie du développement de la Bio en Occitanie de 2010 à 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO 6, INRAE - US ODR; Interbio Occitanie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751983v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 2, Région Occitanie; INRAE. 2023, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation d'ISOP Version 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Souverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Météo France; Ministère de l'Agriculture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la base de données sur les opérateurs habilités à intervenir dans la production et la commercialisation des produits sous signe d’identification de la qualité et de l’origine (SIQO).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Observatoire du Développement Rural, INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire pour la définition de Zonages Agricoles Multi-Enjeux. Annexes du Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire pour la définition de Zonages Agricoles Multi-Enjeux. Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Variations Interannuelles des ventes de produits phytosanitaires et de l’indicateur NODU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UMR Agronomie et US ODR. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour du calcul des coefficients de répartition spatiale des données de la BNVd. Note méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, US ODR. 2020, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the determinants of the social, environmental and economic impact of food quality schemes on food chains and rural areas based on cross-case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the contribution of food quality schemes to rural economies and territorial cohesion based on the case study analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on assessment of the social, environmental and economic sustainability of food quality schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA (Institut National de la Recherche Agronomique), domaine de la Motte au Vicomte B.P. 35327, 35653 Le Rheu Cedex; Università degli Studi di Parma. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des algorithmes de construction de groupes de cultures à partir du RPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2018, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure diffusion des séquences de cultures obtenues avec le RPG : synergies entre RPG Explorer et les travaux menés à l’INRA ODR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies françaises : production, exportation d'azote et risques de lessivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA; Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2017, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and lessons from pilot studies and final set of verified indicators for impact measurement of FQS, PSFP and SFSC: Evidence from the Comté PDO cheese, Parmigiano Reggiano PDO cheese, Serbian organic raspberries, County Durham school meals, Locavorium shop and Korycin Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening European Food Chain Sustainability by Quality and Procurement Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2016, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et incitations au développement de l'agriculture biologique en France : une analyse à plusieurs niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Institut National de la Recherche Agronomique. 2013, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et incitations au développement de l’agriculture biologique en France : une analyse à plusieurs niveaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2013, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés. Livrable 3 du projet de recherche AgriBio3 PEPP « Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l’AB »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partie 1. Présentation de l’écosystème Chapitre 1. Définition de l'écosystème. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la retórica a la práctica del patrimonio: procesos de calificación de los quesos tradicionales mexicanos / De la rhétorique à la pratique du patrimoine : processus de qualification des fromages traditionnels mexicains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History, Philosophy and Sociology of Sciences. Universidad Autonoma Chapingo, 2011. Español. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00603402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explo-SIQO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C0D69C2"/>
+    <w:nsid w:val="1C335FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-pomeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3352-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493272v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lision" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lv5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108717" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantelaube" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art04" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110907" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Flechet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7444" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1761" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikran Zakeossian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Muhlberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136880" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377192v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ruelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.13410" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;hm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csillag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao-Pedro Dominguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2374" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721171497297053E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.03.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27MQ0ST3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631088v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.227.0089" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630489v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmsd-b811" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cervantes Escoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cervantes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0247" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gibelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04018395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larribeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734959v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564783v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564903v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Girard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748447v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605419v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607308v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015610v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815217v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437606v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fernandez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Core" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/accueil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agritrop.cirad.fr/546114/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351210041" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713767v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810912v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Barragan Lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imagenagropecuaria.com/2012/14378/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://syal.agropolis.fr/syal-in-the-world/publications-resources/item/de-la-leche-al-queso-queserias-rurales-de-america-latina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790814v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bour-Desprez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jia Hayouni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahla Mezghani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249454v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390388v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238094v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Trouv&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635554v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leca&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lardot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751983v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brunel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265831v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Souverain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342417v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hugonnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342463v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503369v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594944v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ballot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437583v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437618v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064100v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208896v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123950v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789931v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00603402v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788348v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-pomeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3352-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493272v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lision" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lv5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108717" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantelaube" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art04" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110907" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Flechet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7444" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1761" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikran Zakeossian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Muhlberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136880" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377192v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ruelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.13410" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;hm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csillag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao-Pedro Dominguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2374" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721171497297053E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.227.0089" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.03.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27MQ0ST3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630489v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmsd-b811" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cervantes Escoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cervantes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0247" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gibelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04018395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larribeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734959v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738128v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748447v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Girard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564903v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794119v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605419v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607308v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015610v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815217v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437606v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fernandez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Core" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/accueil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agritrop.cirad.fr/546114/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351210041" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713767v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810912v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Barragan Lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imagenagropecuaria.com/2012/14378/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://syal.agropolis.fr/syal-in-the-world/publications-resources/item/de-la-leche-al-queso-queserias-rurales-de-america-latina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790814v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bour-Desprez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jia Hayouni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahla Mezghani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249454v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390388v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238094v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Trouv&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635554v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leca&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lardot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751983v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brunel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265831v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Souverain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hugonnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342417v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503369v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594944v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ballot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437618v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437583v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064100v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208896v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123950v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789931v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00603402v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788348v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>