--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Poméon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherches à INRAE,Directeur de l'unité US-ODR (0685)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3352-9117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données d’achat des pesticides en France spatialisées à l’échelle de la commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lv5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the geographical indications protection policy encourage more sustainable agriculture in the territories? Moving from claims to empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238, pp.108717. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des successions culturales 2015 -2022 en France : état des lieux du niveau de diversification en agriculture conventionnelle et biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.50-61. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of crop succession indicators for 2015–2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.110907. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions d’élevage en AB en France : structures des fermes, répartition spatiale et évolution récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Flechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7444. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BNVDs : spatialisation à l’échelle de la parcelle agricole des données d’achats des produits phytopharmaceutiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (S1), pp.19-26. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2023.1761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un Zonage agricole multi-enjeux (ZAME) : vers des politiques agro-environnementales plus cohérentes et mieux ciblées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.31-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online downscaling method to simulate high resolution atmospheric concentrations of pesticides with the 3D Chemistry-Transport Model CHIMERE: application and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 314, pp.120092. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatialisation of pesticide sales to monitor environmental policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 403, pp.136880. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of volatilization on atmospheric concentrations of pesticides with the 3D chemistry-transport model CHIMERE: method development and application to S-metolachlor and folpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424 (Part B), pp.127497. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic, environmental and social performance of European certified food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Repro-Innov - Réorganisations productives et innovations dans les filières agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Performance of Certified and Non-certified Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24523666-bja10009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prairie dans tous ses états : 3. Services fournis de la ferme au paysage en Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alors vint la nuit… Terrains, méthodes, perspectives, 48, pp.27-54. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.13410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Food Quality Schemes and Net Price Premiums Go Together?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Brečić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Csillag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jafio-2019-0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels équilibres végétal/animal en France métropolitaine, aux échelles nationale et « petite région agricole » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao-Pedro Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.353-364. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the consumer’s environment on the demand for organic food in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales dans le développement de l’agriculture biologique : entre cohérences territoriales et logiques de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4721171497297053E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre standards privés et normes publiques, la diversité des agricultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 227, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.227.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial analysis of the diffusion of organic farming in France : Between heterogeneity and spatial dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (Decembre 2015), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (02), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits blanches sous un ciel noir ? La protection de la nuit, nouvelle préoccupation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dossier thématique « Voyages au bout de la nuit », 453, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l'agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale de la conversion à l'agriculture biologique : les dynamiques régionales en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 339-340, pp.9-31. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion à partir d'une analyse spatiale sur les politiques de soutien et la diffusion de l'agriculture biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.227-241. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cmsd-b811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appellation d’origine ou appellation générique: le cas du fromage Cotija au Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de l'action collective dans deux bassins laitiers mexicains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.532-536. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2008.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Dinámicas colectivas en dos cuencas lecheras Mexicanas: Tlaxco, Tlaxcala y Tizayuca, Hidalgo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroalimentaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (22), pp.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Congress of the European Society of Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance des enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE "Transition en Territoires de l'Agriculture, l'Alimentation et l'Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Cap d'Agde, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser des ventes de produits phytosanitaires en prenant en compte les spécificités locales des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus - PAYOTE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOP V10 Update of the Information et de Suivi Objectif des Prairies INRAE -Météo-France -SSP MASA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. STICS users seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Latresne, France. 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric concentrations of pesticides with an air quality model: toward the determination of population exposure at a regional/national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04018395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertuzzi Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du projet REPRO-INNOV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Larribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Loirette-Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems: a contribution to the French national assessment of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. ISMC Conference: New Perspectives on Soil Models. International Soil Modeling Consortium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the spatial variation of crop and livestock balance on a nation-wide gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of European Federation for Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances et pollutions lumineuses aéroportuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition devant la Commission du développement durable et de l'aménagement du territoire de l'Assemblée nationale, Mission d'information sur les nuisances aéroportuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRs Lab'Urba, Lavue, Prodig, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée : cœur ou marge du tourisme durable ? Mise en protection et valorisation touristique des réserves de ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management du Tourisme Durable, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the consumer's environment on the demand for organic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies Association Annual International Conference, "Global growth agendas: Regions, institutions and sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Studies Association (RSA). GBR., May 2015, Piacenza, Italy. np</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ? Une appropriation de la transition énergétique dans les territoires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5194 PACTE; UMR 8568 CIRED, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Night & the Northern Lights in the Production of a New Touristic Imaginary of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Darkness in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU organic food and crop standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois at Urbana-Champaign. USA., Mar 2015, Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gardiens des étoiles”. Revisiter le couple territoires/nuit par l’écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Nocturnes, groupe de recherche en Anthropologie de la nuit, UMR CNRS 7186 LESC, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement critique et agriculture biologique : une lecture à partir des standards privés de l’AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de Recherches en Sciences Sociales, Société Française d’Economie Rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaming the Light, Claiming the Night. Actors, Issues and Effects of Lighting Conflicts in France since the 1980's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of the (starry) night? Geo-economic reflections on the assessment of the night and the starry sky through their protection in the territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Artificial Light At Night (ALAN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LONNE Network (COST action), Sep 2014, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la nuit étoilée. La construction d'une ressource touristique territoriale : la Réserve Internationale de Ciel Etoilé du Pic du Midi de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AsTRES., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit(s) et Territoire(s) : pratiques nocturnes, sciences sociales diurnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Collectif RENOIR, “Nuit(s) et Territoire(s)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif RENOIR, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And What do You do With Five-hundred Millions of Stars? - Reflections on the Assessment of the Night and the Starry Sky through their Protection in the Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From claims to rights: establishing Geographical Indications for cheese in Mexico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ESRS Congress "Rural resilience and vulnerability: The rural as locus of solidarity and conflict in time of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Rural Sociology / Société Européenne de Sociologie Rurale (ESRS). INT., Jul 2013, Florence, Italy. 386 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des labels liés à l'origine des produits agroalimentaires : une conciliation entre des intérêts contradictoires ? Étude de cas au Mexique et en Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des labels liés a l'origine des produits agroalimentaires : une conciliation entre des intérêts contradictoires ? Etudes de cas au Mexique et en Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las dinámicas colectivas en dos cuencas lecheras mexicanas : Tlaxco, Tlaxcala y Tizayuca, Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional Agroindustria Rural y Territorio, ARTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toluca, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovacion tecnologica, oportunismo y accion colectiva en la concentracion quesera de Tlaxco, Tlaxcala, México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional Agroindustria Rural y Territorio, ARTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toluca, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: Spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. , 2023, 18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action" Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un meilleur suivi spatial des usages de produits phytosanitaires à partir de la BNV-d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les inégalités socio-environnementales de santé Pour une approche interdisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. 2019, 10ème congrès annuel de la SFSE - « Les inégalités socio-environnementales de santé Pour une approche interdisciplinaire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. , 2018, Diversity of local responses to the impacts of climate change on water</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas sur les réalisations des programmes de développement rural Période de 2014 à 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Berriet-Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Core</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ODR. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 119 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Por que estudiar las cuencas lecheras mexicanas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaza y Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 227 p., 2007, 978-968-02-0315-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ? Réflexions sur la valorisation de l'obscurité et du ciel étoilé à travers leur protection dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monod Becquelin A., Galinier J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alors vint la nuit.. Terrains, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ethnologie, pp.27-54, 2020, 9782365190381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Methods and Sustainability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filippo Arfini; Valentin Bellassen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability of European Food Quality Schemes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Nature Switzerland AG, pp.23-45, 2019, 978-3-030-27507-5. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And what do you do with five-hundred millions stars ? Assessment of darkness and the starry sky, values and integration in regional planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Hoskins, S. Saville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locating value : theory, application and critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor&amp;Francis Books, pp.129-146, 2019, 978-1138852235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming in France: an alternative project or conventionalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 310 p., 2018, Critical Food Studies, 9781351210041. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351210041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming in France. An alternative project or conventionalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Allaire; Benoit Daviron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, Capitalism and the New Agricultural Economy The Second Great Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique en France, entre projet critique et conventionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations et transitions dans l’agriculture et l’agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Synthèses (Quae), 978-2-7592-2614-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nuit d'un haut lieu touristique de montagne : la Réserve internationale de ciel étoilé du Pic du Midi comme nouvelle ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace; Maria Gravari-Barbas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires touristiques : invention, reconfigurations, repositionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-82, 2016, Tourisme, 978-2-7605-4625-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denominación de origen o denominación genérica?: el caso del queso Cotija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Barragan Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la leche al queso: Queserias rurales en America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Porrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-607-401-502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El queso de crema en la Costa de Chiapas: los retos de una construccion colectiva de la calidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la leche al queso: Queserias rurales en America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Porrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 409 p., 2011, 978-607-401-502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du diagnostic à un plan stratégique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bour-Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjia Hayouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahla Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la diversité cultivée et son évolution à partir du registre parcellaire graphique depuis 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des successions culturales 2015 -2022 en France : état des lieux du niveau de diversification en agriculture conventionnelle et biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de protection des Indications Géographiques favorise-t-elle le développement durable de l'agriculture dans les territoires ? De la revendication à l'évidence statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de sirétisation ODR - 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration d'une filière territorialisée pour les plantes de garrigue en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loann Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO 10, Institut agro montpellier; INRAE - US ODR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un parcellaire viticole et spatialisation de la BNV-D dans le cadre du projet PestiRiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecaé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - US ODR. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie du développement de la Bio en Occitanie de 2010 à 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO 6, INRAE - US ODR; Interbio Occitanie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751983v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 2, Région Occitanie; INRAE. 2023, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation d'ISOP Version 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Souverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Météo France; Ministère de l'Agriculture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la base de données sur les opérateurs habilités à intervenir dans la production et la commercialisation des produits sous signe d’identification de la qualité et de l’origine (SIQO).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Observatoire du Développement Rural, INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire pour la définition de Zonages Agricoles Multi-Enjeux. Annexes du Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire pour la définition de Zonages Agricoles Multi-Enjeux. Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Variations Interannuelles des ventes de produits phytosanitaires et de l’indicateur NODU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UMR Agronomie et US ODR. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour du calcul des coefficients de répartition spatiale des données de la BNVd. Note méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, US ODR. 2020, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the determinants of the social, environmental and economic impact of food quality schemes on food chains and rural areas based on cross-case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the contribution of food quality schemes to rural economies and territorial cohesion based on the case study analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on assessment of the social, environmental and economic sustainability of food quality schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA (Institut National de la Recherche Agronomique), domaine de la Motte au Vicomte B.P. 35327, 35653 Le Rheu Cedex; Università degli Studi di Parma. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des algorithmes de construction de groupes de cultures à partir du RPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2018, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure diffusion des séquences de cultures obtenues avec le RPG : synergies entre RPG Explorer et les travaux menés à l’INRA ODR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies françaises : production, exportation d'azote et risques de lessivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA; Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2017, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and lessons from pilot studies and final set of verified indicators for impact measurement of FQS, PSFP and SFSC: Evidence from the Comté PDO cheese, Parmigiano Reggiano PDO cheese, Serbian organic raspberries, County Durham school meals, Locavorium shop and Korycin Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening European Food Chain Sustainability by Quality and Procurement Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2016, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et incitations au développement de l'agriculture biologique en France : une analyse à plusieurs niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Institut National de la Recherche Agronomique. 2013, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et incitations au développement de l’agriculture biologique en France : une analyse à plusieurs niveaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2013, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés. Livrable 3 du projet de recherche AgriBio3 PEPP « Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l’AB »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partie 1. Présentation de l’écosystème Chapitre 1. Définition de l'écosystème. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la retórica a la práctica del patrimonio: procesos de calificación de los quesos tradicionales mexicanos / De la rhétorique à la pratique du patrimoine : processus de qualification des fromages traditionnels mexicains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History, Philosophy and Sociology of Sciences. Universidad Autonoma Chapingo, 2011. Español. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00603402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explo-SIQO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Poméon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherches à INRAE,Directeur de l'unité US-ODR (0685)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3352-9117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données d’achat des pesticides en France spatialisées à l’échelle de la commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lv5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the geographical indications protection policy encourage more sustainable agriculture in the territories? Moving from claims to empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238, pp.108717. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des successions culturales 2015 -2022 en France : état des lieux du niveau de diversification en agriculture conventionnelle et biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.50-61. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of crop succession indicators for 2015–2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.110907. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions d’élevage en AB en France : structures des fermes, répartition spatiale et évolution récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Flechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7444. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatialisation of pesticide sales to monitor environmental policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 403, pp.136880. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online downscaling method to simulate high resolution atmospheric concentrations of pesticides with the 3D Chemistry-Transport Model CHIMERE: application and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 314, pp.120092. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un Zonage agricole multi-enjeux (ZAME) : vers des politiques agro-environnementales plus cohérentes et mieux ciblées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.31-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BNVDs : spatialisation à l’échelle de la parcelle agricole des données d’achats des produits phytopharmaceutiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lision</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (S1), pp.19-26. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2023.1761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of volatilization on atmospheric concentrations of pesticides with the 3D chemistry-transport model CHIMERE: method development and application to S-metolachlor and folpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424 (Part B), pp.127497. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic, environmental and social performance of European certified food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Repro-Innov - Réorganisations productives et innovations dans les filières agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Performance of Certified and Non-certified Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24523666-bja10009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prairie dans tous ses états : 3. Services fournis de la ferme au paysage en Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alors vint la nuit… Terrains, méthodes, perspectives, 48, pp.27-54. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.13410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Food Quality Schemes and Net Price Premiums Go Together?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Brečić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Csillag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jafio-2019-0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels équilibres végétal/animal en France métropolitaine, aux échelles nationale et « petite région agricole » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao-Pedro Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.353-364. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the consumer’s environment on the demand for organic food in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales dans le développement de l’agriculture biologique : entre cohérences territoriales et logiques de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4721171497297053E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre standards privés et normes publiques, la diversité des agricultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 227, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.227.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits blanches sous un ciel noir ? La protection de la nuit, nouvelle préoccupation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dossier thématique « Voyages au bout de la nuit », 453, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (02), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial analysis of the diffusion of organic farming in France : Between heterogeneity and spatial dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (Decembre 2015), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l'agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale de la conversion à l'agriculture biologique : les dynamiques régionales en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 339-340, pp.9-31. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion à partir d'une analyse spatiale sur les politiques de soutien et la diffusion de l'agriculture biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.227-241. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cmsd-b811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appellation d’origine ou appellation générique: le cas du fromage Cotija au Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de l'action collective dans deux bassins laitiers mexicains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.532-536. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2008.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Dinámicas colectivas en dos cuencas lecheras Mexicanas: Tlaxco, Tlaxcala y Tizayuca, Hidalgo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroalimentaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (22), pp.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Congress of the European Society of Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser des ventes de produits phytosanitaires en prenant en compte les spécificités locales des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus - PAYOTE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOP V10 Update of the Information et de Suivi Objectif des Prairies INRAE -Météo-France -SSP MASA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. STICS users seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Latresne, France. 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance des enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE "Transition en Territoires de l'Agriculture, l'Alimentation et l'Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Cap d'Agde, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric concentrations of pesticides with an air quality model: toward the determination of population exposure at a regional/national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04018395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertuzzi Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du projet REPRO-INNOV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Larribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Loirette-Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems: a contribution to the French national assessment of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. ISMC Conference: New Perspectives on Soil Models. International Soil Modeling Consortium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the spatial variation of crop and livestock balance on a nation-wide gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bonaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of European Federation for Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances et pollutions lumineuses aéroportuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition devant la Commission du développement durable et de l'aménagement du territoire de l'Assemblée nationale, Mission d'information sur les nuisances aéroportuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée : cœur ou marge du tourisme durable ? Mise en protection et valorisation touristique des réserves de ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management du Tourisme Durable, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRs Lab'Urba, Lavue, Prodig, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the consumer's environment on the demand for organic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies Association Annual International Conference, "Global growth agendas: Regions, institutions and sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Studies Association (RSA). GBR., May 2015, Piacenza, Italy. np</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ? Une appropriation de la transition énergétique dans les territoires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5194 PACTE; UMR 8568 CIRED, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Night & the Northern Lights in the Production of a New Touristic Imaginary of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Darkness in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU organic food and crop standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois at Urbana-Champaign. USA., Mar 2015, Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gardiens des étoiles”. Revisiter le couple territoires/nuit par l’écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Nocturnes, groupe de recherche en Anthropologie de la nuit, UMR CNRS 7186 LESC, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit(s) et Territoire(s) : pratiques nocturnes, sciences sociales diurnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Collectif RENOIR, “Nuit(s) et Territoire(s)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif RENOIR, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la nuit étoilée. La construction d'une ressource touristique territoriale : la Réserve Internationale de Ciel Etoilé du Pic du Midi de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AsTRES., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And What do You do With Five-hundred Millions of Stars? - Reflections on the Assessment of the Night and the Starry Sky through their Protection in the Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement critique et agriculture biologique : une lecture à partir des standards privés de l’AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de Recherches en Sciences Sociales, Société Française d’Economie Rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of the (starry) night? Geo-economic reflections on the assessment of the night and the starry sky through their protection in the territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Artificial Light At Night (ALAN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LONNE Network (COST action), Sep 2014, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaming the Light, Claiming the Night. Actors, Issues and Effects of Lighting Conflicts in France since the 1980's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From claims to rights: establishing Geographical Indications for cheese in Mexico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ESRS Congress "Rural resilience and vulnerability: The rural as locus of solidarity and conflict in time of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Rural Sociology / Société Européenne de Sociologie Rurale (ESRS). INT., Jul 2013, Florence, Italy. 386 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des labels liés à l'origine des produits agroalimentaires : une conciliation entre des intérêts contradictoires ? Étude de cas au Mexique et en Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des labels liés a l'origine des produits agroalimentaires : une conciliation entre des intérêts contradictoires ? Etudes de cas au Mexique et en Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las dinámicas colectivas en dos cuencas lecheras mexicanas : Tlaxco, Tlaxcala y Tizayuca, Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional Agroindustria Rural y Territorio, ARTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toluca, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovacion tecnologica, oportunismo y accion colectiva en la concentracion quesera de Tlaxco, Tlaxcala, México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional Agroindustria Rural y Territorio, ARTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toluca, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: Spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. , 2023, 18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action" Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un meilleur suivi spatial des usages de produits phytosanitaires à partir de la BNV-d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les inégalités socio-environnementales de santé Pour une approche interdisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. 2019, 10ème congrès annuel de la SFSE - « Les inégalités socio-environnementales de santé Pour une approche interdisciplinaire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. , 2018, Diversity of local responses to the impacts of climate change on water</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas sur les réalisations des programmes de développement rural Période de 2014 à 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Berriet-Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Core</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ODR. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 119 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Por que estudiar las cuencas lecheras mexicanas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaza y Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 227 p., 2007, 978-968-02-0315-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ? Réflexions sur la valorisation de l'obscurité et du ciel étoilé à travers leur protection dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monod Becquelin A., Galinier J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alors vint la nuit.. Terrains, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ethnologie, pp.27-54, 2020, 9782365190381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Methods and Sustainability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filippo Arfini; Valentin Bellassen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability of European Food Quality Schemes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Nature Switzerland AG, pp.23-45, 2019, 978-3-030-27507-5. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And what do you do with five-hundred millions stars ? Assessment of darkness and the starry sky, values and integration in regional planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Hoskins, S. Saville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locating value : theory, application and critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor&amp;Francis Books, pp.129-146, 2019, 978-1138852235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming in France. An alternative project or conventionalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Allaire; Benoit Daviron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, Capitalism and the New Agricultural Economy The Second Great Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming in France: an alternative project or conventionalisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology, capitalism and the new agricultural economy: the second great transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 310 p., 2018, Critical Food Studies, 9781351210041. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351210041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique en France, entre projet critique et conventionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations et transitions dans l’agriculture et l’agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Synthèses (Quae), 978-2-7592-2614-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nuit d'un haut lieu touristique de montagne : la Réserve internationale de ciel étoilé du Pic du Midi comme nouvelle ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace; Maria Gravari-Barbas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires touristiques : invention, reconfigurations, repositionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-82, 2016, Tourisme, 978-2-7605-4625-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denominación de origen o denominación genérica?: el caso del queso Cotija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Barragan Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la leche al queso: Queserias rurales en America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Porrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-607-401-502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El queso de crema en la Costa de Chiapas: los retos de una construccion colectiva de la calidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cervantes Escoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la leche al queso: Queserias rurales en America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Porrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 409 p., 2011, 978-607-401-502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de données Observatoire du Développement Rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Darsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du diagnostic à un plan stratégique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bour-Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjia Hayouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahla Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la diversité cultivée et son évolution à partir du registre parcellaire graphique depuis 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des successions culturales 2015 -2022 en France : état des lieux du niveau de diversification en agriculture conventionnelle et biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de protection des Indications Géographiques favorise-t-elle le développement durable de l'agriculture dans les territoires ? De la revendication à l'évidence statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390388v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de sirétisation ODR - 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration d'une filière territorialisée pour les plantes de garrigue en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loann Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO 10, Institut agro montpellier; INRAE - US ODR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un parcellaire viticole et spatialisation de la BNV-D dans le cadre du projet PestiRiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecaé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - US ODR. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie du développement de la Bio en Occitanie de 2010 à 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO 6, INRAE - US ODR; Interbio Occitanie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751983v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la coexistence et de la confrontation entre bio et non-bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 2, Région Occitanie; INRAE. 2023, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation d'ISOP Version 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Souverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Météo France; Ministère de l'Agriculture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la base de données sur les opérateurs habilités à intervenir dans la production et la commercialisation des produits sous signe d’identification de la qualité et de l’origine (SIQO).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Regolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Observatoire du Développement Rural, INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire pour la définition de Zonages Agricoles Multi-Enjeux. Annexes du Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Variations Interannuelles des ventes de produits phytosanitaires et de l’indicateur NODU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UMR Agronomie et US ODR. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire pour la définition de Zonages Agricoles Multi-Enjeux. Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikran Zakeossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Muhlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hugonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour du calcul des coefficients de répartition spatiale des données de la BNVd. Note méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, US ODR. 2020, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the determinants of the social, environmental and economic impact of food quality schemes on food chains and rural areas based on cross-case analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the contribution of food quality schemes to rural economies and territorial cohesion based on the case study analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on assessment of the social, environmental and economic sustainability of food quality schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRA (Institut National de la Recherche Agronomique), domaine de la Motte au Vicomte B.P. 35327, 35653 Le Rheu Cedex; Università degli Studi di Parma. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des algorithmes de construction de groupes de cultures à partir du RPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2018, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure diffusion des séquences de cultures obtenues avec le RPG : synergies entre RPG Explorer et les travaux menés à l’INRA ODR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Office National de l'Eau et des Milieux Aquatiques. 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and lessons from pilot studies and final set of verified indicators for impact measurement of FQS, PSFP and SFSC: Evidence from the Comté PDO cheese, Parmigiano Reggiano PDO cheese, Serbian organic raspberries, County Durham school meals, Locavorium shop and Korycin Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies françaises : production, exportation d'azote et risques de lessivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA; Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2017, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening European Food Chain Sustainability by Quality and Procurement Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Arfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2016, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et incitations au développement de l'agriculture biologique en France : une analyse à plusieurs niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors favouring and hindering the development of organic farming in France: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Institut National de la Recherche Agronomique. 2013, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés. Livrable 3 du projet de recherche AgriBio3 PEPP « Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l’AB »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et incitations au développement de l’agriculture biologique en France : une analyse à plusieurs niveaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2013, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partie 1. Présentation de l’écosystème Chapitre 1. Définition de l'écosystème. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la retórica a la práctica del patrimonio: procesos de calificación de los quesos tradicionales mexicanos / De la rhétorique à la pratique du patrimoine : processus de qualification des fromages traditionnels mexicains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History, Philosophy and Sociology of Sciences. Universidad Autonoma Chapingo, 2011. Español. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00603402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explo-SIQO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId294"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C335FE9"/>
+    <w:nsid w:val="20D2D776"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-pomeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3352-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493272v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lision" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lv5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108717" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantelaube" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art04" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110907" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Flechet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7444" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1761" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikran Zakeossian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Muhlberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136880" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377192v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ruelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.13410" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;hm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csillag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao-Pedro Dominguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2374" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721171497297053E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.227.0089" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.03.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27MQ0ST3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630489v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmsd-b811" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cervantes Escoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cervantes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0247" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gibelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04018395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larribeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734959v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738128v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748447v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Girard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564903v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794119v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605419v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607308v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015610v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815217v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437606v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fernandez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Core" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/accueil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agritrop.cirad.fr/546114/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351210041" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713767v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810912v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Barragan Lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imagenagropecuaria.com/2012/14378/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://syal.agropolis.fr/syal-in-the-world/publications-resources/item/de-la-leche-al-queso-queserias-rurales-de-america-latina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790814v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bour-Desprez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jia Hayouni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahla Mezghani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249454v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390388v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238094v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Trouv&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635554v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leca&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lardot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751983v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brunel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265831v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Souverain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hugonnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342417v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503369v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594944v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ballot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437618v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437583v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064100v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208896v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123950v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789931v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00603402v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788348v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-pomeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3352-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493272v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lision" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lv5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108717" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantelaube" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art04" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110907" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Flechet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7444" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136880" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikran Zakeossian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Muhlberger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1761" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377192v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ruelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.13410" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;hm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csillag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao-Pedro Dominguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2374" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721171497297053E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.227.0089" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dupuy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630489v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637012v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.03.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27MQ0ST3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmsd-b811" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cervantes Escoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cervantes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0247" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675284v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gibelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve N'Guyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poline" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04018395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larribeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734959v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738128v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Girard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748447v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794119v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605419v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088660v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955970v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607308v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980029v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815217v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437606v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fernandez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Core" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/accueil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agritrop.cirad.fr/546114/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971792v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351210041" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713767v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810912v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Barragan Lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imagenagropecuaria.com/2012/14378/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://syal.agropolis.fr/syal-in-the-world/publications-resources/item/de-la-leche-al-queso-queserias-rurales-de-america-latina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05627946v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Darsel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790814v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bour-Desprez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jia Hayouni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahla Mezghani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426549v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390388v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065823v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238094v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Trouv&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635554v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leca&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lardot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751983v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brunel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265831v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Souverain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342463v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hugonnet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342417v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ballot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437618v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437583v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064099v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064100v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208896v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810217v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123950v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789931v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00603402v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788348v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>