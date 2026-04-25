--- v0 (2026-03-05)
+++ v1 (2026-04-25)
@@ -66,10690 +66,10711 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétitions des modes de gestion des « déchets – ressources » Comparaison et conséquences de leurs évolutions selon deux scenarios de transitions en France (projet RECORD)</w:t>
+                <w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Tanguy</w:t>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Escande</w:t>
+                <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Couffignal</w:t>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pommier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachel Boscardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64, pp.112265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390472v1</w:t>
+                <w:t xml:space="preserve">insu-05373406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétitions des modes de gestion des « déchets – ressources » Comparaison et conséquences de leurs évolutions selon deux scenarios de transitions en France (projet RECORD)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mineral fertilization reduces the drought resistance of soil multifunctionality in a mountain grassland system through plant-soil interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05356147v1</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Charron</w:t>
+                <w:t xml:space="preserve">Synthetic microbial communities: Sandbox and blueprint for soil health enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05131111v1</w:t>
+              <w:t xml:space="preserve">iMeta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/imt2.172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’environnement d’E. coli dans les eaux de surface et risques sanitaires en Afrique de l’Ouest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-microbial properties are key indicators of fertility in maturating technosols constructed for urban landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gervaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Czarnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Theia Santé</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04662470v1</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, pp.112563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the nitrogen cycle in glacial forelands: an isotopic perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilann Bourgeois</w:t>
+                <w:t xml:space="preserve">Larval density in the invasive Drosophila suzukii : Immediate and delayed effects on life‐history traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Reyes‐ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaïnab Belgaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cedric Dentant</w:t>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2024</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04817375v1</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.e10433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of remote sensing to the monitoring of infectious diseases and focus on environmental monitoring of E. coli in West Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuela Grippa</w:t>
+                <w:t xml:space="preserve">Microbiome analysis in Lascaux Cave in relation to black stain alterations of rock surfaces and collembola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases and Climate Change</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04654759v1</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.80-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.13133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the E. coli environment in surface waters and health risks in West Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuela Grippa</w:t>
+                <w:t xml:space="preserve">Unfolding the link between multiple ecosystem services and bundles of functional traits to design multifunctional crop variety mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monitoring small lakes and reservoirs in drylands from space</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04584818v1</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00924-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving fertile soil management in cities : a microbial perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Diverse organic carbon activates soil microbiome functioning via niche modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iEES Paris_ Seminar Series</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04206264v1</w:t>
+              <w:t xml:space="preserve">Soil Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.230180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42832-023-0180-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-related functional groups are key indicators of constructed technosols maturation and drought resistance improvement in urban ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Early spring snowmelt and summer droughts strongly impair the resilience of bacterial community and N cycling functions in a subalpine grassland ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhan Hafeez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitrogen-induced Susceptibility Workshop</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04206291v1</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature Based Solutions to manage N-related functional groups of urban soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Resource availability drives bacteria community resistance to pathogen invasion via altering bacterial pairwise interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhui Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International LorMe seminars for advanced great science</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04206274v1</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants and soil: The faster life of alpine grasslands under experimental warming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabin Piton</w:t>
+                <w:t xml:space="preserve">Escherichia coli concentration, multiscale monitoring over the decade 2011-2021 in the Mekong River basin, Lao PDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanthanousone Thammahacksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paty Nakhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Biodiversity Forum</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04819533v1</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.2883-2894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-2883-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03721926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Barot</w:t>
+                <w:t xml:space="preserve">Overland flow during a storm event strongly affects stream water chemistry and bacterial community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong T. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bounsamay Soulileuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04481348v1</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-021-00839-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial metacommunity: a METABAR coding approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial ecology of tourist Paleolithic caves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélia Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Moënne-Loccoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01607836v1</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 816, pp.151492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses des fonctions microbiennes de dégradation des matières organiques des sols à un gradient d’anthropisation d’agrosystèmes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Charrier</w:t>
+                <w:t xml:space="preserve">Microbiome Analysis of New, Insidious Cave Wall Alterations in the Apse of Lascaux Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danis Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEBIS (Traits Ecologiques et Biologiques des organIsmes des Sols) VI</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02785780v1</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (12), pp.2449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10122449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposures of soil microbial communities to realistic antibiotics concentrations: key parameters for environmental risk assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Hartmann</w:t>
+                <w:t xml:space="preserve">Indirect reduction of Ralstonia solanacearum via pathogen helper inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohua Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère conférence internationale d’Ecotoxicologie Microbienne, EcotoxicoMic</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01604497v1</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.868-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01126-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we manage plant-microbe interactions belowground to increase sustainable crop productions? The case of Maize seed inoculation with Azospirillum lipoferum CRT1 and its effects on N-cycling rhizospheric microbial communities</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantifying the effect of overland flow on Escherichia coli pulses during floods: use of a tracer-based approach in an erosion-prone tropical catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanthamousone Thammahacksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Silvera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01834756v1</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 594, pp.125935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological impact of an antibiotic mixture on soil nitrogen cycling microbial guilds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Marrauld</w:t>
+                <w:t xml:space="preserve">Plant functional trait variability and trait syndromes among wheat varieties: the footprint of artificial selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Risk Assessment of Pharmaceuticals in the Environment (ICRAPHE)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01605584v1</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (4), pp.1166-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Borg</w:t>
+                <w:t xml:space="preserve">Siderophore-Mediated Interactions Determine the Disease Suppressiveness of Microbial Consortia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohua Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianjie Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengying Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kehao Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01799552v1</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological impact of sulfamethoxazole on nitrogen cycling microbial communities, in agricultural amended soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anais Goulas</w:t>
+                <w:t xml:space="preserve">Land use strongly influences soil organic carbon and bacterial community export in runoff in tropical uplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong T. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rochelle Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Janeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Richaume-Jolion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Marrauld</w:t>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on the Risk Assessment of PHarmaceuticals in the Environment</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01595690v1</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.118-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.3433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we manage plant-microbes interactions belowground to increase the sustainability of cropping systems ? The case of maize seed inoculation with the beneficial Azospirillum lipoferum CRT1 and its effects on the N-cycling rhizospheric microbial communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rhizosphere immunity: targeting the underground for sustainable plant health management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville-Petri Friman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02545157v1</w:t>
+              <w:t xml:space="preserve">Frontiers of Agricultural Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.317-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15302/J-FASE-2020346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+                <w:t xml:space="preserve">Plant growth drives soil nitrogen cycling and N-related microbial activity through changing root traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Grassein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Lemauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01620718v1</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.100910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2019.100910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+                <w:t xml:space="preserve">Mangrove facies drives resistance and resilience of sediment microbes exposed to anthropic disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01620719v1</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting soil bacterial responses to multi-factor global change with trait-based modelling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anthropization level of Lascaux Cave microbiome shown by regional‐scale comparisons of pristine and anthropized caves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chapulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01655401v1</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (14), pp.3383-3394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How plant functional traits cascade to microbial function and ecosystem services in mountain grasslands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Dumont</w:t>
+                <w:t xml:space="preserve">Different groups of nitrite-reducers and N2O-reducers have distinct ecological niches and functional roles in West African cultivated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feline L. Assemien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02545086v1</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change drivers modify N2O fluxes via changes in microbial populations in a grassland experiment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facilitation promotes invasions in plant-associated microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville-Petri Friman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BES Annual Meeting</w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (1), pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rock substrate rather than black stain alterations drives microbial community structure in the passage of Lascaux Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Creuzé-Des-Châtelliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Trabac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Moenne-Loccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0599-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicinal land use change strongly drives stream bacterial community in a tropical montane catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong T Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oloth Sengtaheuanghoung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiy155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil legacy effects of climatic stress, management and plant functional composition on microbial communities influence the response of Lolium perenne to a new drought event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 424 (1-2), pp.233-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3403-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The added value of including key microbial traits to determine nitrogen-related ecosystem services in managed grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie A. M. Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Grigulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (1), pp.49 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Green alder (Alnus viridis) encroachment shapes microbial communities in subalpine soils and impacts its bacterial or fungal symbionts differently</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (8), pp.3235-3250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of soil nitrifiers to very low nitrogen level jeopardizes the efficiency of chemical fertilization in west african moist savannas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féline L. Assémien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. T. Gonnety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10185-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil C and N statuses determine the effect of maize inoculation by plant growth-promoting rhizobacteria on nitrifying and denitrifying communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08589-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titanium dioxide nanoparticles strongly impact soil microbial function by affecting archaeal nitrifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Richaume-Jolion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien P. Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M. F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting the Responses of Soil Nitrite-Oxidizers to Multi-Factorial Global Change: A Trait-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J. Bouskill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Niboyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of plant traits, soil microbial properties, and abiotic parameters on nitrogen turnover of grassland ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baxendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Krainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (11), pp.e01448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.1448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant species identities and fertilization influence on arbuscular mycorrhizal fungal colonisation and soil bacterial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grassein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98, pp.132 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responses of Aquatic Bacteria to Terrestrial Runoff: Effects on Community Structure and Key Taxonomic Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong T. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong T. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan H. Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc A. Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh T.N. Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management of Microbial Communities through Transient Disturbances Enhances the Functional Resilience of Nitrifying Gas-Biofilters to Future Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malhautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (1), pp.338-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b02740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of terrestrial runoff on organic matter, trophic state, and phytoplankton in a tropical, upland reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Anh Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Hong Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Minh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-015-0439-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using plant traits to explain plant–microbe relationships involved in nitrogen acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804220v1</w:t>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desclos-Theveniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Diquelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (3), pp.788-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/13-2107.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of above- and below-ground plant traits to the structure and function of grassland soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baxendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grigulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Krainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kastl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (5), pp.1011-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are plant-soil feedback responses explained by plant traits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baxendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate H. Orwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard D. Bardgett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 204 (2), pp.408-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for biological denitrification inhibition (BDI) by plant secondary metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 204 (3), pp.620-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Off-site impacts of agricultural composting: role of terrestrially derived organic matter in structuring aquatic microbial communities and their metabolic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Merroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Janeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (3), pp.622-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxonomic composition of the particle-attached and free-living bacterial assemblages in the Northwest Mediterranean Sea analyzed by pyrosequencing of the 16S rRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. G. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernández-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pedrós-Alió</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (4), pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytochemical analysis of mature tree root exudates in situ and their role in shaping soil microbial communities in relation to tree N-acquisition strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Michalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Warshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytochemical analysis of mature tree root exudates in situ and their role in shaping soil microbial communities in relation to tree N-acquisition strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Michalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Warshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rogy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relative contributions of plant traits and soil microbial properties to mountain grassland ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Grigulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Krainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baxendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Plant Functional Effects On Ecosystem Services, 101 (1), pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Four years of experimental climate change modifies the microbial drivers of N2O fluxes in an upland grassland ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie A. M. Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guillaumaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (8), pp.2520-2531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2012.02692.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00722571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pole-to-pole biogeography of surface and deep marine bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. E. Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pedrós-Alió</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. W. Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (43), pp.17633-17638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1208160109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasted Effects of Diversity and Immigration on Ecological Insurance in Marine Bacterioplankton Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Venail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e37620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phylogenetic constraints on ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environment drives high phylogenetic turnover among oceanic bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.562-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2011.0990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00723071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two decades of describing the unseen majority of aquatic microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (8), pp.1878-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05362.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00724641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversification in temporally heterogeneous environments: effect of the grain in experimental bacterial populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Venail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (11), pp.2485-2495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02376.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00723504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental niche evolution alters the strength of the diversity-productivity relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 469 (7328), pp.89-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial patterns of bacterial richness and evenness in the NW Mediterranean Sea explored by pyrosequencing of the 16S rRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pr. Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gasol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (3), pp.221-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral fertilization reduces the drought resistance of soil multifunctionality in a mountain grassland system through plant-soil interactions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compétitions des modes de gestion des « déchets – ressources » Comparaison et conséquences de leurs évolutions selon deux scenarios de transitions en France (projet RECORD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Couffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05199966v1</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-microbial properties are key indicators of fertility in maturating technosols constructed for urban landscapes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04912693v1</w:t>
+              <w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic microbial communities: Sandbox and blueprint for soil health enhancement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pommier</w:t>
+                <w:t xml:space="preserve">Caractérisation de l’environnement d’E. coli dans les eaux de surface et risques sanitaires en Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boubacar Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Mant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikiema Dayangnéwendé Edwige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Karambiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iMeta</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04523162v1</w:t>
+              <w:t xml:space="preserve">Atelier Theia Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval density in the invasive Drosophila suzukii : Immediate and delayed effects on life‐history traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+                <w:t xml:space="preserve">Contribution of remote sensing to the monitoring of infectious diseases and focus on environmental monitoring of E. coli in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Mant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dayangnéwendé Nikiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boubacar Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04206242v1</w:t>
+              <w:t xml:space="preserve">Infectious Diseases and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome analysis in Lascaux Cave in relation to black stain alterations of rock surfaces and collembola</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Doré</w:t>
+                <w:t xml:space="preserve">Unlocking the nitrogen cycle in glacial forelands: an isotopic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilann Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dentant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04255508v1</w:t>
+              <w:t xml:space="preserve">European Geosciences Union 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding the link between multiple ecosystem services and bundles of functional traits to design multifunctional crop variety mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Characterization of the E. coli environment in surface waters and health risks in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Mant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikiema Dayangnéwendé Edwige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boubacar Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04276559v1</w:t>
+              <w:t xml:space="preserve">Monitoring small lakes and reservoirs in drylands from space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse organic carbon activates soil microbiome functioning via niche modulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">N-related functional groups are key indicators of constructed technosols maturation and drought resistance improvement in urban ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Ecology Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04205972v1</w:t>
+              <w:t xml:space="preserve">Nitrogen-induced Susceptibility Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nanjing Agricultural University, Apr 2023, Nanjing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early spring snowmelt and summer droughts strongly impair the resilience of bacterial community and N cycling functions in a subalpine grassland ecosystem</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Improving fertile soil management in cities : a microbial perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04152883v1</w:t>
+              <w:t xml:space="preserve">iEES Paris_ Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iEES Paris, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli concentration, multiscale monitoring over the decade 2011-2021 in the Mekong River basin, Lao PDR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nature Based Solutions to manage N-related functional groups of urban soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-03721926v1</w:t>
+              <w:t xml:space="preserve">International LorMe seminars for advanced great science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Huazhong Agricultural University, Mar 2023, Wuhan, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource availability drives bacteria community resistance to pathogen invasion via altering bacterial pairwise interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaohui Zhang</w:t>
+                <w:t xml:space="preserve">Plants and soil: The faster life of alpine grasslands under experimental warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billur Bektaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Chabroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03776248v1</w:t>
+              <w:t xml:space="preserve">World Biodiversity Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecology of tourist Paleolithic caves</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03472792v1</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overland flow during a storm event strongly affects stream water chemistry and bacterial community structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Huon</w:t>
+                <w:t xml:space="preserve">Exposures of soil microbial communities to realistic antibiotics concentrations: key parameters for environmental risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04205924v1</w:t>
+              <w:t xml:space="preserve">1ère conférence internationale d’Ecotoxicologie Microbienne, EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome Analysis of New, Insidious Cave Wall Alterations in the Apse of Lascaux Cave</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Van Tran Van</w:t>
+                <w:t xml:space="preserve">Microbial metacommunity: a METABAR coding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04032220v1</w:t>
+              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect reduction of Ralstonia solanacearum via pathogen helper inhibition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shaohua Gu</w:t>
+                <w:t xml:space="preserve">Réponses des fonctions microbiennes de dégradation des matières organiques des sols à un gradient d’anthropisation d’agrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03629466v1</w:t>
+              <w:t xml:space="preserve">TEBIS (Traits Ecologiques et Biologiques des organIsmes des Sols) VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the effect of overland flow on Escherichia coli pulses during floods: use of a tracer-based approach in an erosion-prone tropical catchment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we manage plant-microbes interactions belowground to increase the sustainability of cropping systems ? The case of maize seed inoculation with the beneficial Azospirillum lipoferum CRT1 and its effects on the N-cycling rhizospheric microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allessandro Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03093896v1</w:t>
+              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant functional trait variability and trait syndromes among wheat varieties: the footprint of artificial selection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+                <w:t xml:space="preserve">Ecotoxicological impact of sulfamethoxazole on nitrogen cycling microbial communities, in agricultural amended soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Richaume-Jolion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03121526v1</w:t>
+              <w:t xml:space="preserve">1st International Conference on the Risk Assessment of PHarmaceuticals in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siderophore-Mediated Interactions Determine the Disease Suppressiveness of Microbial Consortia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we manage plant-microbe interactions belowground to increase sustainable crop productions? The case of Maize seed inoculation with Azospirillum lipoferum CRT1 and its effects on N-cycling rhizospheric microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02945889v1</w:t>
+              <w:t xml:space="preserve">EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use strongly influences soil organic carbon and bacterial community export in runoff in tropical uplands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Huon</w:t>
+                <w:t xml:space="preserve">Ecotoxicological impact of an antibiotic mixture on soil nitrogen cycling microbial guilds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Richaume-Jolion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02624058v1</w:t>
+              <w:t xml:space="preserve">First International Conference on Risk Assessment of Pharmaceuticals in the Environment (ICRAPHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant growth drives soil nitrogen cycling and N-related microbial activity through changing root traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Servane Lemauviel</w:t>
+                <w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02476717v1</w:t>
+              <w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 40 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizosphere immunity: targeting the underground for sustainable plant health management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jousset</w:t>
+                <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Agricultural Science and Engineering</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02945887v1</w:t>
+              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove facies drives resistance and resilience of sediment microbes exposed to anthropic disturbance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rols</w:t>
+                <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02268918v1</w:t>
+              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropization level of Lascaux Cave microbiome shown by regional‐scale comparisons of pristine and anthropized caves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Predicting soil bacterial responses to multi-factor global change with trait-based modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bouskill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Niboyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce A. Hungate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Chapulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02310389v1</w:t>
+              <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different groups of nitrite-reducers and N2O-reducers have distinct ecological niches and functional roles in West African cultivated soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pommier</w:t>
+                <w:t xml:space="preserve">How plant functional traits cascade to microbial function and ecosystem services in mountain grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Grigulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Krainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02269507v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.6359-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitation promotes invasions in plant-associated microbial communities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change drivers modify N2O fluxes via changes in microbial populations in a grassland experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guillaumaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4281 lines deleted...]
-                <w:t xml:space="preserve">hal-02548057v1</w:t>
+              <w:t xml:space="preserve">BES Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sheffield, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants reverse the positive effect of nutrient addition on the drought resistance of soil multifunctionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval density in the invasive Drosophila suzukii : immediate and delayed effects on life-history traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Reyes-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaïnab Belgaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10759,121 +10780,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’un outil opérationnel pour évaluer, préserver ou restaurer les fonctions biogéochimiques en zones humides répondant aux enjeux de qualité des eaux et de biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baptist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ZABR. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10883,633 +10904,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-microbial properties are key indicators of fertility in maturating soils built for urban greening.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Czarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA - CSEE Annual meeting: A change is gonna come</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of microbial degradation patterns of soil organic matter to a gradient of anthropogenic pressure on agrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Helsinki, Finland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and nitrogen limitation explains the contrasting responses of rhizospheric N-cycling microbial communities to maize inoculation by Azospirillum lipoferum CRT1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bréfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 19, 2017, 19th EGU General Assembly, EGU2017 : proceedings from the conference held 23-28 April, 2017 in Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-microbes interactions in the rhizosphere of maize inoculated with Azospirillum lipoferum CRT1: implications for soil N-cycling microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four years of experimental climate change modifies the community structure of denitrifiers and the related microbial drivers of N2O fluxes in an upland grassland ecosystem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Thünen Symposium on Soil Metagenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Braunschweig, Germany. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11519,91 +11540,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations Diversité -Fonctionnement -Services Écosystémiques chez les micro-organismes de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Lyon I, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02946859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11613,468 +11634,468 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental design to test the effect of wheat variety mixtures on biodiversity and ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiplicité des symbioses : du parasitisme au mutualisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’empreinte du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cherche Midi, pp.191, 2015, 978-2-7491-4383-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empreinte du vivant, l'ADN de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Copy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Cherche-Midi, pp.192, 2015, 978-2-7491-4383-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03633026v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-02389481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId392"/>
+      <w:footerReference w:type="default" r:id="rId397"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12221,51 +12242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boubacar Moussa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiema Dayangn&#233;wend&#233; Edwige" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Karambiri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dayangn&#233;wend&#233; Nikiema" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206264v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206291v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rutten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Richaume-Jolion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Florio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804220v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guillaumaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.534" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gervaix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pommier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112563" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523162v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imt2.172" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes&#8208;ram&#237;rez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belgaidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10433" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Alonso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Maucourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13133" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04276559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00924-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-023-0180-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09836" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanousone Thammahacksa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paty Nakhle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2883-2022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776248v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Cao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16184" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472792v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Bontemps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne-Loccoz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151492" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T. Le" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounsamay Soulileuth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-021-00839-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032220v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122449" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Gu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01126-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthamousone Thammahacksa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125935" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121526v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa491" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945889v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjie Yang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengying Shao" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehao Cao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624058v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle Newall" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Janeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3433" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476717v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100910" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945887v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville-Petri Friman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/J-FASE-2020346" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268918v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capdeville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rols" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03337" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310389v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15144" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269507v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feline L. Assemien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.11.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622620v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13177" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02479068v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T Le" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oloth Sengtaheuanghoung" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy155" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688474v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154637v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Creuz&#233;-Des-Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0599-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487206v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;line L. Ass&#233;mien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Gonnety" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10185-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608082v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08589-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487211v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manzi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Fernandez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13818" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331118v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Bouskill" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dijkstra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00628" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoldi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Personeni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.10.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0BCXWD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344127v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong T. Ho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan H. Trinh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc A. Trinh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh T.N. Luu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00889" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426896v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02740" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602239v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. Guyonnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33643" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183507v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desclos-Theveniau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-2107.1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487302v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Trinh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyet Minh Luu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hong Trinh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Sy Tran" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Tran" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0439-y" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487469v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate H. Orwin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Bardgett" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12915" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01085302v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bardon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12944" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487470v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Merroune" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12421" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688359v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baxendale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krainer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kastl" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu169" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522216v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Crespo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez-G&#243;mez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.92" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808573v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michalet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rohr" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Warshan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2013.05.003" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XC4KJRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032437v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rogy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687645v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12014" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Galand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Maas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208160109" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531846v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Venail" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037620" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723071v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0990" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00724641v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05362.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SGHXTRK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892932v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Bell" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbera" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2123" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00722571v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moirot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02692.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723504v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Venail" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaltz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olivieri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02376.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02548056v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gravel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09592" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-5XL2ZF6X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02548057v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr. Neal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasol" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acinas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01484" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816940v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822912v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844075v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206338v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785794v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834755v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Br&#233;fort" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834753v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802239v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02946859v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.534" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imt2.172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gervaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pommier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes&#8208;ram&#237;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belgaidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10433" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Alonso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Maucourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13133" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04276559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00924-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-023-0180-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09836" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16184" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanousone Thammahacksa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paty Nakhle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2883-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T. Le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounsamay Soulileuth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-021-00839-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Bontemps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne-Loccoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151492" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122449" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Gu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01126-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthamousone Thammahacksa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125935" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa491" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjie Yang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengying Shao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehao Cao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle Newall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Janeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3433" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville-Petri Friman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/J-FASE-2020346" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100910" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capdeville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rols" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03337" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15144" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269507v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feline L. Assemien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.11.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13177" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Creuz&#233;-Des-Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0599-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02479068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T Le" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oloth Sengtaheuanghoung" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487211v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Fernandez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13818" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;line L. Ass&#233;mien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Gonnety" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10185-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608082v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08589-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602239v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Richaume-Jolion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. Guyonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33643" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Bouskill" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dijkstra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00628" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688397v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoldi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Personeni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.10.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0BCXWD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344127v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong T. Ho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan H. Trinh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc A. Trinh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh T.N. Luu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00889" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426896v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02740" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487302v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Trinh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyet Minh Luu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hong Trinh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Sy Tran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Tran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0439-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183507v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desclos-Theveniau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-2107.1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688359v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baxendale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krainer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kastl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu169" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487469v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate H. Orwin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Bardgett" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12915" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01085302v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bardon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12944" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487470v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Merroune" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12421" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Crespo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez-G&#243;mez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.92" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michalet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rohr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Warshan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2013.05.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XC4KJRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032437v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rogy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00722571v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guillaumaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moirot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02692.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531848v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Galand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Maas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208160109" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531846v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Venail" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbera" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037620" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892932v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Bell" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2123" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723071v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0990" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00724641v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05362.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SGHXTRK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723504v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Venail" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaltz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olivieri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02376.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02548056v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gravel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09592" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-5XL2ZF6X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02548057v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr. Neal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acinas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01484" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356147v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escande" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662470v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boubacar Moussa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiema Dayangn&#233;wend&#233; Edwige" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Karambiri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654759v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dayangn&#233;wend&#233; Nikiema" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817375v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12077" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584818v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206291v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206264v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206274v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819533v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rutten" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604497v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607836v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785780v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545157v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Florio" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595690v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834756v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605584v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655401v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545086v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804220v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816940v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822912v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844075v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206338v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785794v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834755v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Br&#233;fort" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834753v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802239v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02946859v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>