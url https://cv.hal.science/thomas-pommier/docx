--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval density in the invasive Drosophila suzukii : Immediate and delayed effects on life‐history traits</w:t>
+                <w:t xml:space="preserve">Microbiome analysis in Lascaux Cave in relation to black stain alterations of rock surfaces and collembola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Reyes‐ramírez</w:t>
+                <w:t xml:space="preserve">Lise Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaïnab Belgaidi</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pommier</w:t>
+                <w:t xml:space="preserve">Flavien Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+                <w:t xml:space="preserve">Jeanne Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (8), pp.e10433. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.80-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.10433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.13133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206242v1</w:t>
+                <w:t xml:space="preserve">hal-04255508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome analysis in Lascaux Cave in relation to black stain alterations of rock surfaces and collembola</w:t>
+                <w:t xml:space="preserve">Larval density in the invasive Drosophila suzukii : Immediate and delayed effects on life‐history traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Alonso</w:t>
+                <w:t xml:space="preserve">Alicia Reyes‐ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaïnab Belgaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Doré</w:t>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.80-91. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.e10433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.13133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255508v1</w:t>
+                <w:t xml:space="preserve">hal-04206242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding the link between multiple ecosystem services and bundles of functional traits to design multifunctional crop variety mixtures</w:t>
               </w:r>
@@ -1246,636 +1246,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource availability drives bacteria community resistance to pathogen invasion via altering bacterial pairwise interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Escherichia coli concentration, multiscale monitoring over the decade 2011-2021 in the Mekong River basin, Lao PDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Yin</w:t>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenhui Cao</w:t>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohui Zhang</w:t>
+                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanthanousone Thammahacksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paty Nakhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16184⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.2883-2894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-2883-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776248v1</w:t>
+                <w:t xml:space="preserve">insu-03721926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli concentration, multiscale monitoring over the decade 2011-2021 in the Mekong River basin, Lao PDR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+                <w:t xml:space="preserve">Resource availability drives bacteria community resistance to pathogen invasion via altering bacterial pairwise interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+                <w:t xml:space="preserve">Yue Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanthanousone Thammahacksa</w:t>
+                <w:t xml:space="preserve">Wenhui Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paty Nakhle</w:t>
+                <w:t xml:space="preserve">Xiaohui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.2883-2894. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-14-2883-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-03721926v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overland flow during a storm event strongly affects stream water chemistry and bacterial community structure</w:t>
+                <w:t xml:space="preserve">Microbial ecology of tourist Paleolithic caves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huong T. Le</w:t>
+                <w:t xml:space="preserve">Zélia Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounsamay Soulileuth</w:t>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Huon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvan Moënne-Loccoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 816, pp.151492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00027-021-00839-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205924v1</w:t>
+                <w:t xml:space="preserve">hal-03472792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecology of tourist Paleolithic caves</w:t>
+                <w:t xml:space="preserve">Overland flow during a storm event strongly affects stream water chemistry and bacterial community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zélia Bontemps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Alonso</w:t>
+                <w:t xml:space="preserve">Huong T. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+                <w:t xml:space="preserve">Bounsamay Soulileuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Moënne-Loccoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 816, pp.151492. </w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00027-021-00839-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472792v1</w:t>
+                <w:t xml:space="preserve">hal-04205924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome Analysis of New, Insidious Cave Wall Alterations in the Apse of Lascaux Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danis Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1952,51 +1952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2060,64 +2060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the effect of overland flow on Escherichia coli pulses during floods: use of a tracer-based approach in an erosion-prone tropical catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ribolzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2453,103 +2453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use strongly influences soil organic carbon and bacterial community export in runoff in tropical uplands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong T. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rochelle Newall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ribolzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Janeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Degradation and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (1), pp.118-132. </w:t>
@@ -2581,904 +2581,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizosphere immunity: targeting the underground for sustainable plant health management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant growth drives soil nitrogen cycling and N-related microbial activity through changing root traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville-Petri Friman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pommier</w:t>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Geisen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jousset</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Grassein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Lemauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Agricultural Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15302/J-FASE-2020346⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.100910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2019.100910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945887v1</w:t>
+                <w:t xml:space="preserve">hal-02476717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant growth drives soil nitrogen cycling and N-related microbial activity through changing root traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Grassein</w:t>
+                <w:t xml:space="preserve">Rhizosphere immunity: targeting the underground for sustainable plant health management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+                <w:t xml:space="preserve">Ville-Petri Friman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Lemauviel</w:t>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44, pp.100910. </w:t>
+              <w:t xml:space="preserve">Frontiers of Agricultural Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.317-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2019.100910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15302/J-FASE-2020346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02476717v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove facies drives resistance and resilience of sediment microbes exposed to anthropic disturbance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropization level of Lascaux Cave microbiome shown by regional‐scale comparisons of pristine and anthropized caves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Capdeville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pommier</w:t>
+                <w:t xml:space="preserve">Bernard Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
+                <w:t xml:space="preserve">Audrey Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fromard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rols</w:t>
+                <w:t xml:space="preserve">David Chapulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03337⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (14), pp.3383-3394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268918v1</w:t>
+                <w:t xml:space="preserve">hal-02310389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropization level of Lascaux Cave microbiome shown by regional‐scale comparisons of pristine and anthropized caves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Alonso</w:t>
+                <w:t xml:space="preserve">Different groups of nitrite-reducers and N2O-reducers have distinct ecological niches and functional roles in West African cultivated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feline L. Assemien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Chapulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15144⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310389v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different groups of nitrite-reducers and N2O-reducers have distinct ecological niches and functional roles in West African cultivated soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pommier</w:t>
+                <w:t xml:space="preserve">Facilitation promotes invasions in plant-associated microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville-Petri Friman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.11.003⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (1), pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269507v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitation promotes invasions in plant-associated microbial communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ville-Petri Friman</w:t>
+                <w:t xml:space="preserve">Mangrove facies drives resistance and resilience of sediment microbes exposed to anthropic disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (1), pp.149-158. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.13177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622620v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock substrate rather than black stain alterations drives microbial community structure in the passage of Lascaux Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Creuzé-Des-Châtelliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Trabac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Moenne-Loccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3542,77 +3542,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicinal land use change strongly drives stream bacterial community in a tropical montane catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong T Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ribolzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oloth Sengtaheuanghoung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3663,51 +3663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil legacy effects of climatic stress, management and plant functional composition on microbial communities influence the response of Lolium perenne to a new drought event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3836,64 +3836,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie A. M. Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Grigulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (1), pp.49 - 58. </w:t>
@@ -4100,51 +4100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. T. Gonnety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4191,77 +4191,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil C and N statuses determine the effect of maize inoculation by plant growth-promoting rhizobacteria on nitrifying and denitrifying communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4360,51 +4360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Richaume-Jolion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P. Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean M. F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4449,204 +4449,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Responses of Soil Nitrite-Oxidizers to Multi-Factorial Global Change: A Trait-Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Responses of Aquatic Bacteria to Terrestrial Runoff: Effects on Community Structure and Key Taxonomic Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong T. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas J. Bouskill</w:t>
+                <w:t xml:space="preserve">Cuong T. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Niboyet</w:t>
+                <w:t xml:space="preserve">Quan H. Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Barthes</w:t>
+                <w:t xml:space="preserve">Duc A. Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dijkstra</w:t>
+                <w:t xml:space="preserve">Minh T.N. Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.628. </w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331118v1</w:t>
+                <w:t xml:space="preserve">hal-01344127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plant traits, soil microbial properties, and abiotic parameters on nitrogen turnover of grassland ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baxendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4863,161 +4863,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of Aquatic Bacteria to Terrestrial Runoff: Effects on Community Structure and Key Taxonomic Groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huong T. Le</w:t>
+                <w:t xml:space="preserve">Predicting the Responses of Soil Nitrite-Oxidizers to Multi-Factorial Global Change: A Trait-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuong T. Ho</w:t>
+                <w:t xml:space="preserve">Nicholas J. Bouskill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quan H. Trinh</w:t>
+                <w:t xml:space="preserve">Audrey Niboyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc A. Trinh</w:t>
+                <w:t xml:space="preserve">Laure Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh T.N. Luu</w:t>
+                <w:t xml:space="preserve">Paul Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.889. </w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344127v1</w:t>
+                <w:t xml:space="preserve">hal-01331118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Microbial Communities through Transient Disturbances Enhances the Functional Resilience of Nitrifying Gas-Biofilters to Future Disturbances</w:t>
               </w:r>
@@ -5055,51 +5055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Malhautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (1), pp.338-48. </w:t>
@@ -5533,291 +5533,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are plant-soil feedback responses explained by plant traits?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for biological denitrification inhibition (BDI) by plant secondary metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate H. Orwin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pommier</w:t>
+                <w:t xml:space="preserve">Clément Bardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard D. Bardgett</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 204 (2), pp.408-423. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12915⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 204 (3), pp.620-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487469v1</w:t>
+                <w:t xml:space="preserve">hal-01085302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for biological denitrification inhibition (BDI) by plant secondary metabolites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+                <w:t xml:space="preserve">Are plant-soil feedback responses explained by plant traits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baxendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
+                <w:t xml:space="preserve">Kate H. Orwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Comte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard D. Bardgett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 204 (3), pp.620-630. </w:t>
+              <w:t xml:space="preserve">, 2014, 204 (2), pp.408-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01085302v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-site impacts of agricultural composting: role of terrestrially derived organic matter in structuring aquatic microbial communities and their metabolic potential</w:t>
               </w:r>
@@ -6093,51 +6093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Warshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6239,51 +6239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Warshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rogy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6359,77 +6359,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contributions of plant traits and soil microbial properties to mountain grassland ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Grigulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Krainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baxendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6876,381 +6876,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic constraints on ecosystem functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environment drives high phylogenetic turnover among oceanic bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gravel</w:t>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A. Bell</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2123⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.562-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2011.0990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892932v1</w:t>
+                <w:t xml:space="preserve">halsde-00723071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment drives high phylogenetic turnover among oceanic bacterial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two decades of describing the unseen majority of aquatic microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2011.0990⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (8), pp.1878-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05362.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00723071v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00724641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two decades of describing the unseen majority of aquatic microbial diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic constraints on ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Zinger</w:t>
+                <w:t xml:space="preserve">Thomas A. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gobet</w:t>
+                <w:t xml:space="preserve">Claire Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05362.x⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00724641v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification in temporally heterogeneous environments: effect of the grain in experimental bacterial populations</w:t>
               </w:r>
@@ -8427,165 +8427,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-related functional groups are key indicators of constructed technosols maturation and drought resistance improvement in urban ecosystems</w:t>
+                <w:t xml:space="preserve">Improving fertile soil management in cities : a microbial perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitrogen-induced Susceptibility Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nanjing Agricultural University, Apr 2023, Nanjing, China</w:t>
+              <w:t xml:space="preserve">iEES Paris_ Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iEES Paris, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206291v1</w:t>
+                <w:t xml:space="preserve">hal-04206264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving fertile soil management in cities : a microbial perspective</w:t>
+                <w:t xml:space="preserve">N-related functional groups are key indicators of constructed technosols maturation and drought resistance improvement in urban ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iEES Paris_ Seminar Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, iEES Paris, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Nitrogen-induced Susceptibility Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nanjing Agricultural University, Apr 2023, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206264v1</w:t>
+                <w:t xml:space="preserve">hal-04206291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature Based Solutions to manage N-related functional groups of urban soils</w:t>
               </w:r>
@@ -9259,316 +9259,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we manage plant-microbes interactions belowground to increase the sustainability of cropping systems ? The case of maize seed inoculation with the beneficial Azospirillum lipoferum CRT1 and its effects on the N-cycling rhizospheric microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecotoxicological impact of sulfamethoxazole on nitrogen cycling microbial communities, in agricultural amended soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Richaume-Jolion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allessandro Florio</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on the Risk Assessment of PHarmaceuticals in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545157v1</w:t>
+                <w:t xml:space="preserve">hal-01595690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological impact of sulfamethoxazole on nitrogen cycling microbial communities, in agricultural amended soil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Richaume-Jolion</w:t>
+                <w:t xml:space="preserve">Can we manage plant-microbes interactions belowground to increase the sustainability of cropping systems ? The case of maize seed inoculation with the beneficial Azospirillum lipoferum CRT1 and its effects on the N-cycling rhizospheric microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allessandro Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on the Risk Assessment of PHarmaceuticals in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595690v1</w:t>
+                <w:t xml:space="preserve">hal-02545157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we manage plant-microbe interactions belowground to increase sustainable crop productions? The case of Maize seed inoculation with Azospirillum lipoferum CRT1 and its effects on N-cycling rhizospheric microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9671,51 +9671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Richaume-Jolion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Risk Assessment of Pharmaceuticals in the Environment (ICRAPHE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
@@ -9942,73 +9942,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620718v1</w:t>
+                <w:t xml:space="preserve">hal-01620719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
@@ -10067,73 +10067,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620719v1</w:t>
+                <w:t xml:space="preserve">hal-01620718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting soil bacterial responses to multi-factor global change with trait-based modelling</w:t>
               </w:r>
@@ -10145,51 +10145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bouskill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Niboyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce A. Hungate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10244,90 +10244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How plant functional traits cascade to microbial function and ecosystem services in mountain grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Grigulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Krainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10657,90 +10657,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval density in the invasive Drosophila suzukii : immediate and delayed effects on life-history traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Reyes-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaïnab Belgaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10931,77 +10931,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-microbial properties are key indicators of fertility in maturating soils built for urban greening.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Czarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11168,77 +11168,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and nitrogen limitation explains the contrasting responses of rhizospheric N-cycling microbial communities to maize inoculation by Azospirillum lipoferum CRT1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bréfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11293,77 +11293,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-microbes interactions in the rhizosphere of maize inoculated with Azospirillum lipoferum CRT1: implications for soil N-cycling microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11758,117 +11758,267 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empreinte du vivant, l'ADN de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Copy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cherche-Midi, pp.192, 2015, 978-2-7491-4383-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03633026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicité des symbioses : du parasitisme au mutualisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Capy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11887,207 +12037,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empreinte du Vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche Midi, pp.191, 2015, 978-2-7491-4383-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389481v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03633026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId397"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12242,51 +12242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.534" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imt2.172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gervaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pommier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes&#8208;ram&#237;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belgaidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10433" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Alonso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Maucourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13133" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04276559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00924-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-023-0180-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09836" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16184" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanousone Thammahacksa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paty Nakhle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2883-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T. Le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounsamay Soulileuth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-021-00839-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Bontemps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne-Loccoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151492" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122449" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Gu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01126-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthamousone Thammahacksa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125935" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa491" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjie Yang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengying Shao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehao Cao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle Newall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Janeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3433" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville-Petri Friman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/J-FASE-2020346" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100910" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capdeville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rols" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03337" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15144" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269507v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feline L. Assemien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.11.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13177" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Creuz&#233;-Des-Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0599-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02479068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T Le" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oloth Sengtaheuanghoung" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487211v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Fernandez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13818" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;line L. Ass&#233;mien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Gonnety" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10185-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608082v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08589-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602239v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Richaume-Jolion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. Guyonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33643" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Bouskill" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dijkstra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00628" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688397v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoldi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Personeni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.10.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0BCXWD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344127v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong T. Ho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan H. Trinh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc A. Trinh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh T.N. Luu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00889" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426896v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02740" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487302v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Trinh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyet Minh Luu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hong Trinh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Sy Tran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Tran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0439-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183507v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desclos-Theveniau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-2107.1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688359v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baxendale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krainer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kastl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu169" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487469v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate H. Orwin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Bardgett" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12915" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01085302v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bardon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12944" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487470v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Merroune" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12421" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Crespo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez-G&#243;mez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.92" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michalet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rohr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Warshan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2013.05.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XC4KJRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032437v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rogy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00722571v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guillaumaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moirot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02692.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531848v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Galand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Maas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208160109" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531846v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Venail" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbera" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037620" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892932v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Bell" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2123" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723071v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0990" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00724641v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05362.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SGHXTRK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723504v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Venail" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaltz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olivieri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02376.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02548056v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gravel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09592" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-5XL2ZF6X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02548057v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr. Neal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acinas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01484" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356147v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escande" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662470v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boubacar Moussa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiema Dayangn&#233;wend&#233; Edwige" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Karambiri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654759v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dayangn&#233;wend&#233; Nikiema" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817375v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12077" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584818v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206291v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206264v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206274v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819533v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rutten" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604497v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607836v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785780v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545157v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Florio" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595690v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834756v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605584v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655401v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545086v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804220v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816940v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822912v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844075v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206338v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785794v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834755v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Br&#233;fort" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834753v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802239v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02946859v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.534" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imt2.172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gervaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pommier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Alonso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Maucourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dor&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes&#8208;ram&#237;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belgaidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10433" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04276559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00924-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-023-0180-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09836" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanousone Thammahacksa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paty Nakhle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2883-2022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16184" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Bontemps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne-Loccoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151492" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T. Le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounsamay Soulileuth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-021-00839-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122449" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Gu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01126-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthamousone Thammahacksa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125935" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa491" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjie Yang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengying Shao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehao Cao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle Newall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Janeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3433" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100910" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville-Petri Friman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/J-FASE-2020346" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15144" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269507v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feline L. Assemien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.11.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13177" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capdeville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rols" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03337" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Creuz&#233;-Des-Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0599-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02479068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T Le" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oloth Sengtaheuanghoung" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487211v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Fernandez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13818" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;line L. Ass&#233;mien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Gonnety" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10185-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608082v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08589-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602239v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Richaume-Jolion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. Guyonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33643" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong T. Ho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan H. Trinh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc A. Trinh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh T.N. Luu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00889" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688397v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoldi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Personeni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.10.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0BCXWD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Bouskill" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dijkstra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00628" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426896v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02740" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487302v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Trinh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyet Minh Luu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hong Trinh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Sy Tran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Tran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0439-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183507v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desclos-Theveniau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-2107.1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688359v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baxendale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krainer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kastl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu169" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01085302v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12944" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487469v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate H. Orwin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Bardgett" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12915" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487470v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Merroune" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12421" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Crespo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez-G&#243;mez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.92" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michalet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rohr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Warshan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2013.05.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XC4KJRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032437v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rogy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00722571v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guillaumaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moirot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02692.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531848v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Galand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Maas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208160109" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531846v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Venail" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbera" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037620" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723071v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0990" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00724641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05362.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SGHXTRK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892932v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Bell" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbera" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2123" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723504v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Venail" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaltz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olivieri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02376.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02548056v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gravel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09592" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-5XL2ZF6X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02548057v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr. Neal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acinas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01484" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356147v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escande" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662470v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boubacar Moussa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiema Dayangn&#233;wend&#233; Edwige" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Karambiri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654759v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dayangn&#233;wend&#233; Nikiema" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817375v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12077" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584818v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206264v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206291v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206274v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819533v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rutten" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604497v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607836v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785780v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595690v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545157v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Florio" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834756v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605584v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655401v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545086v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804220v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816940v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822912v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844075v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206338v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785794v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834755v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Br&#233;fort" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834753v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802239v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02946859v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389481v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>