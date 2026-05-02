--- v1 (2026-03-26)
+++ v2 (2026-05-02)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -508,7063 +508,7331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photolithographed Whispering Gallery Mode Microdisk Cavities Coupled to Semiconductor Quantum Dots</w:t>
+                <w:t xml:space="preserve">Monoexcitonic Lasing of Colloidal Semiconductor Nanocrystals in Polymeric Parabolic Microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Kersuzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Celaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Daney de Marcillac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pons</w:t>
+                <w:t xml:space="preserve">Antony Ngangha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Maître</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Roux-Byl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.4c00023⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (42), pp.37444-37452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5c15938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862425v1</w:t>
+                <w:t xml:space="preserve">hal-05583380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of chiral ligands on 2D semiconductor nanoplatelets for high circular dichroism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Lehouelleur</w:t>
+                <w:t xml:space="preserve">Photolithographed Whispering Gallery Mode Microdisk Cavities Coupled to Semiconductor Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Kersuzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Celaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Po</w:t>
+                <w:t xml:space="preserve">Willy Daney de Marcillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Makké</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Maître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c08981⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (4), pp.1715-1723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.4c00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789239v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon correlations in the collective emission of hybrid gold-(CdSe/CdS/CdZnS) nanocrystal supraparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembly of chiral ligands on 2D semiconductor nanoplatelets for high circular dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lehouelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Blondot</w:t>
+                <w:t xml:space="preserve">Lina Makké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Gérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Quibeuf</w:t>
+                <w:t xml:space="preserve">Ningyuan Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Arnold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Delteil</w:t>
+                <w:t xml:space="preserve">Leonardo Curti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad3832⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (45), pp.30871-30882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c08981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616245v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropatterning of Quantum Dots for Biofunctionalization and Nanoimaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photon correlations in the collective emission of hybrid gold-(CdSe/CdS/CdZnS) nanocrystal supraparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Blondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Robineau</w:t>
+                <w:t xml:space="preserve">Domitille Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Quibeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Béal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pons</w:t>
+                <w:t xml:space="preserve">C Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.3c00778⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (36), pp.365001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad3832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815917v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence decay enhancement and FRET inhibition in self-assembled hybrid gold CdSe/CdS/CdZnS colloidal nanocrystal supraparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micropatterning of Quantum Dots for Biofunctionalization and Nanoimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Blondot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Delteil</w:t>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Gérard</w:t>
+                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bogicevic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Vézy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31, pp.4454. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (10), pp.8444-8452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.476441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.3c00778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955656v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfobetaine-Phosphonate Block Copolymer Coated Iron Oxide Nanoparticles for Genomic Locus Targeting and Magnetic Micromanipulation in the Nucleus of Living Cells</w:t>
+                <w:t xml:space="preserve">Fluorescence decay enhancement and FRET inhibition in self-assembled hybrid gold CdSe/CdS/CdZnS colloidal nanocrystal supraparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Delille</w:t>
+                <w:t xml:space="preserve">V Blondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Balloul</w:t>
+                <w:t xml:space="preserve">D Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassam Hajj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Colin Morand</w:t>
+                <w:t xml:space="preserve">A Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c00688⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.4454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.476441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862407v1</w:t>
+                <w:t xml:space="preserve">hal-03955656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing the Surface Chemistry of Inorganic Nanocrystals for Cancer Imaging and Therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Sulfobetaine-Phosphonate Block Copolymer Coated Iron Oxide Nanoparticles for Genomic Locus Targeting and Magnetic Micromanipulation in the Nucleus of Living Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Balloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuzhou Pu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bassam Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14102456⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (13), pp.5919-5926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c00688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681521v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic Polymers towards the Development of Orientation-Sensitive Bioprobes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Designing the Surface Chemistry of Inorganic Nanocrystals for Cancer Imaging and Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bartier</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhou Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c01286⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14102456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03780613v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dots mediated imaging and phototherapy in cancer spheroid models : state of the art and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Dirheimer</w:t>
+                <w:t xml:space="preserve">Zwitterionic Polymers towards the Development of Orientation-Sensitive Bioprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (10), pp.2136. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (34), pp.10512-10519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14102136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c01286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833131v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03780613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of CdE (E: S, Se, and Te) Nanoplatelets to Reach Thicker Nanoplatelets and Homostructures with Confinement-Induced Intraparticle Type I Energy Level Alignment</w:t>
+                <w:t xml:space="preserve">Quantum dots mediated imaging and phototherapy in cancer spheroid models : state of the art and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moghaddam</w:t>
+                <w:t xml:space="preserve">Luca Dirheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Dabard</w:t>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dufour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c10336⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14102136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117326v1</w:t>
+                <w:t xml:space="preserve">hal-03833131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensatory ion transport buffers daily protein rhythms to regulate osmotic balance and cellular physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Modification of CdE (E: S, Se, and Te) Nanoplatelets to Reach Thicker Nanoplatelets and Homostructures with Confinement-Induced Intraparticle Type I Energy Level Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moghaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Stangherlin</w:t>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph L Watson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aiwei Zeng</w:t>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25942-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c10336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444276v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIR imaging of the integrin-rich head and neck squamous cell carcinoma using ternary copper indium selenide/zinc sulfide-based quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compensatory ion transport buffers daily protein rhythms to regulate osmotic balance and cellular physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Stangherlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph L Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C S Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Yakavets</w:t>
+                <w:t xml:space="preserve">Silvia Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Francois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fragola</w:t>
+                <w:t xml:space="preserve">Aiwei Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12123727⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25942-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016838v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcavity-Enhanced Fluorescence Energy Transfer from Quantum Dot Excited Whispering Gallery Modes to Acceptor Dye Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NIR imaging of the integrin-rich head and neck squamous cell carcinoma using ternary copper indium selenide/zinc sulfide-based quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Yakavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subha Jana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiangzhen Xu</w:t>
+                <w:t xml:space="preserve">Maelle Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Klymchenko</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Fragola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c08772⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.3727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12123727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112603v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence properties of self assembled colloidal supraparticles from CdSe/CdS/ZnS nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Blondot</w:t>
+                <w:t xml:space="preserve">Microcavity-Enhanced Fluorescence Energy Transfer from Quantum Dot Excited Whispering Gallery Modes to Acceptor Dye Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subha Jana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bogicevic</w:t>
+                <w:t xml:space="preserve">Andrey Klymchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Coste</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas Reisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/abc495⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c08772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016843v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcavity-Enhanced Fluorescence Energy Transfer from Quantum Dot-Excited Whispering Gallery Modes to Acceptor Dye Nanoparticles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fluorescence properties of self assembled colloidal supraparticles from CdSe/CdS/ZnS nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Blondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bogicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.113026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/abc495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183305v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Imaging of Single Tumor Cells in Fast-Flowing Bloodstream Using Near-Infrared Quantum Dots and Time-Gated Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microcavity-Enhanced Fluorescence Energy Transfer from Quantum Dot-Excited Whispering Gallery Modes to Acceptor Dye Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subha Jana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Klymchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 13 (3), pp.3125-3131. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189522v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic polymer ligands: An ideal surface coating to totally suppress protein-nanoparticle corona formation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vivo Imaging of Single Tumor Cells in Fast-Flowing Bloodstream Using Near-Infrared Quantum Dots and Time-Gated Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Debayle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Balloul</w:t>
+                <w:t xml:space="preserve">Vincent Loriette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatimata Dembele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+                <w:t xml:space="preserve">Sophie Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 219, pp.119357. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.3125-3131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b08463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189463v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nanoPaint: a Tool for Rapid and Dynamic Imaging of Membrane Structural Plasticity at the Nano- Scale</w:t>
+                <w:t xml:space="preserve">Zwitterionic polymer ligands: An ideal surface coating to totally suppress protein-nanoparticle corona formation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Tasso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+                <w:t xml:space="preserve">Manon Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Balloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Zala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zsolt D Lenkei</w:t>
+                <w:t xml:space="preserve">Fatimata Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201902796⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219, pp.119357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02390138v1</w:t>
+                <w:t xml:space="preserve">hal-02189463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The targeting ability of fluorescent quantum dots to the folate receptor rich tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">nanoPaint: a Tool for Rapid and Dynamic Imaging of Membrane Structural Plasticity at the Nano- Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Mangeolle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+                <w:t xml:space="preserve">Diana Zala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt D Lenkei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2019.03.010⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (47), pp.e1902796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201902796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266463v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02390138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-Sensitive Visible or Shortwave Infrared Quantum Dot Nanoprobes Using Conformation-Switchable Copolymeric Ligands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiangzhen Xu</w:t>
+                <w:t xml:space="preserve">The targeting ability of fluorescent quantum dots to the folate receptor rich tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mangeolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Yakavets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b06194⟩</w:t>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.150-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189454v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of Red-Shifted Light From Bioluminescent Tumors Using Fluorescence by Unbound Excitation From Luminescence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouccara</w:t>
+                <w:t xml:space="preserve">pH-Sensitive Visible or Shortwave Infrared Quantum Dot Nanoprobes Using Conformation-Switchable Copolymeric Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marchandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (28), pp.25008-25016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2019.00073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b06194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02092834v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH Sensitive visible or SWIR Quantum Dot Nanoprobes using Conformation- Switchable Copolymeric Ligands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiangzhen Xu</w:t>
+                <w:t xml:space="preserve">Imaging of Red-Shifted Light From Bioluminescent Tumors Using Fluorescence by Unbound Excitation From Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiane Sônego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Danckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b06194⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2019.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282184v1</w:t>
+                <w:t xml:space="preserve">pasteur-02092834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed-laser irradiation of multifunctional gold nanoshells to overcome trastuzumab resistance in HER2-overexpressing breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh van Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (1), pp.306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13046-019-1305-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02528127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping as a strategy to tune color of 2D colloidal nanoplatelets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">pH Sensitive visible or SWIR Quantum Dot Nanoprobes using Conformation- Switchable Copolymeric Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marchandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (10), pp.10128-10134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b18650⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (28), pp.25008-25016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b06194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02030568v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clickable-Zwitterionic Copolymer Capped-Quantum Dots for in Vivo Fluorescence Tumor Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doping as a strategy to tune color of 2D colloidal nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Trapiella-Alfonso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Leleu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Grimaldi</w:t>
+                <w:t xml:space="preserve">Mathieu G Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (20), pp.17107-17116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b04708⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (10), pp.10128-10134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b18650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189525v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02030568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent nanoparticles for the guided surgery of ovarian peritoneal carcinomatosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mangeolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Yakavets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Simon Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (8), pp.572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano8080572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clickable-Zwitterionic Copolymer Capped-Quantum Dots for in Vivo Fluorescence Tumor Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Trapiella-Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (20), pp.17107-17116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.8b04708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907869v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clickable-Zwitterionic Copolymer Capped-Quantum Dots for in Vivo Fluorescence Tumor Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Zwitterionic Silane Copolymer for Ultra-Stable and Bright Biomolecular Probes Based on Fluorescent Quantum Dot Nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Trapiella-Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Juliette Grimaldi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (20), pp.17107-17116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b04708⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 9 (21), pp.18161-18169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b01615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897157v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic Silane Copolymer for Ultra-Stable and Bright Biomolecular Probes Based on Fluorescent Quantum Dot Nanoclusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+                <w:t xml:space="preserve">Energy Transfer with Semiconductor Quantum Dot Bioconjugates: A Versatile Platform for Biosensing, Energy Harvesting, and Other Developing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Hildebrandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M. Spillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Russ Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael H. Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b01615⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (2), pp.536--711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907852v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer with Semiconductor Quantum Dot Bioconjugates: A Versatile Platform for Biosensing, Energy Harvesting, and Other Developing Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael H. Stewart</w:t>
+                <w:t xml:space="preserve">Zwitterionic-silane copolymer for ultra stable and bright biomolecular probes based on fluorescent quantum dot nanoclusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Trapiella-Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00030⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (21), pp.18161-18169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b01615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281950v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic-silane copolymer for ultra stable and bright biomolecular probes based on fluorescent quantum dot nanoclusters.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+                <w:t xml:space="preserve">A novel type of quantum dot–transferrin conjugate using DNA hybridization mimics intracellular recycling of endogenous transferrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusuya Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhiraj Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b01615⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (40), pp.15453-15460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR05838A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520223v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel type of quantum dot–transferrin conjugate using DNA hybridization mimics intracellular recycling of endogenous transferrin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Grazon</w:t>
+                <w:t xml:space="preserve">Engineering Bicolor Emission in 2D Core/Crown CdSe/CdSe 1– x Te x Nanoplatelet Heterostructures Using Band-Offset Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR05838A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (44), pp.24816 - 24823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189528v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Space Investigation of Energy Transfer through Electron Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohei Ishida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikumi Akita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsu Yonezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niko Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (51), pp.28395--28402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b10628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Bicolor Emission in 2D Core/Crown CdSe/CdSe 1– x Te x Nanoplatelet Heterostructures Using Band-Offset Tuning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+                <w:t xml:space="preserve">Enhancing fluorescence in vivo imaging using inorganic nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bouccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fragola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Loriette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06527⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34, pp.65 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2014.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668079v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel type of quantum dot–transferrin conjugate using DNA hybridization mimics intracellular recycling of endogenous transferrin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Grazon</w:t>
+                <w:t xml:space="preserve">Near-infrared emitting AgInTe 2 and Zn-Ag-In-Te colloidal nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna M. Ritcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Ni. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR05838A⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-015-0951-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092015v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing fluorescence in vivo imaging using inorganic nanoprobes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced Carrier Recombination in PbS -CuInS 2 Quantum Dot Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem A Bakulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2014.11.018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.10626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep10626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100022v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared emitting AgInTe 2 and Zn-Ag-In-Te colloidal nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Langevin</w:t>
+                <w:t xml:space="preserve">Fast, Efficient, and Stable Conjugation of Multiple DNA Strands on Colloidal Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusuya Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamuna Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11671-015-0951-y⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (8), pp.1582-1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5b00221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197064v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Carrier Recombination in PbS -CuInS 2 Quantum Dot Solar Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Multimodal Mn-doped I-III-VI quantum dots for near infrared fluorescence and magnetic resonance imaging: from synthesis to in vivo application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep10626⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (15), pp.9264-9272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nr02239d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223176v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, Efficient, and Stable Conjugation of Multiple DNA Strands on Colloidal Quantum Dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yamuna Krishnan</w:t>
+                <w:t xml:space="preserve">Time-gated cell imaging using long lifetime near-infrared-emitting quantum dots for autofluorescence rejection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fragola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Giovanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5b00221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (5), pp.051208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.5.051208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366477v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Mn-doped I-III-VI quantum dots for near infrared fluorescence and magnetic resonance imaging: from synthesis to in vivo application.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+                <w:t xml:space="preserve">Raman- and IR-Active Phonons in CdSe/CdS Core/Shell Nanocrystals in the Presence of Interface Alloying and Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Dzhagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykhailo Ya. Valakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Milekhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Yeryukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich R.T. Zahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4nr02239d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (35), pp.18225-18233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4046808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065121v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-gated cell imaging using long lifetime near-infrared-emitting quantum dots for autofluorescence rejection.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+                <w:t xml:space="preserve">Design of new quantum dot materials for deep tissue infrared imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.5.051208⟩</w:t>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (5), pp.719-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2012.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064544v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of new quantum dot materials for deep tissue infrared imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">On the Characterization of the Surface Chemistry of Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dubertret</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2012.08.016⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (11), pp.5075-5078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl402192d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00739386v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation of sentinel lymph node withindium-based near infrared emitting quantum dots in a murine metastatic breast cancer model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Compact tridentate ligands for enhanced aqueous stability of quantum dots and in vivo imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Leroux</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044433⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.411-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SC21113K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739399v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium-free CuInS(2)/ZnS quantum dots for sentinel lymph node imaging with reduced toxicity.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Colloidal CdSe/CdS Dot-in-Plate Nanocrystals with 2D-Polarized Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4 (5), pp.2531-2538. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn901421v⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 6 (8), pp.6741-6750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn3024255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479841v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of near-infrared Cu−In−Se/ZnS core/shell quantum dots for In vivo Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Visualisation of sentinel lymph node withindium-based near infrared emitting quantum dots in a murine metastatic breast cancer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm101881b⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e44433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00548762v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence Imaging and Whole-Body Biodistribution of Near-Infrared-Emitting Quantum Dots after Subcutaneous Injection for Regional Lymph Node Mapping in Mice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Cadmium-free CuInS(2)/ZnS quantum dots for sentinel lymph node imaging with reduced toxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11307-009-0288-y⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (5), pp.2531-2538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn901421v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00437294v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dots in oncological surgery: the future for surgical margin status</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of near-infrared Cu−In−Se/ZnS core/shell quantum dots for In vivo Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lina Bolotine</w:t>
+                <w:t xml:space="preserve">Marion Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/bdc.2008.0757⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (22), pp.6117-6124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm101881b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350208v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of (Multi)branching of Dipolar Chromophores on Photophysical Properties and Two-Photon Absorption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Porrès</w:t>
+                <w:t xml:space="preserve">Fluorescence Imaging and Whole-Body Biodistribution of Near-Infrared-Emitting Quantum Dots after Subcutaneous Injection for Regional Lymph Node Mapping in Mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp044193e⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (4), pp.394-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-009-0288-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880434v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon absorption and fluorescence in nanoscale multipolar chromophores: effect of dimensionality and charge-symmetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mongin</w:t>
+                <w:t xml:space="preserve">Quantum dots in oncological surgery: the future for surgical margin status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Mertz</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2003.12.036⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (12), pp.1149-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/bdc.2008.0757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416768v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale multipolar chromophores for optical limiting in the visible-NIR range based on multiphoton absorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Effects of (Multi)branching of Dipolar Chromophores on Photophysical Properties and Two-Photon Absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Terenziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Porrès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.559937⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (13), pp.3024-3037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp044193e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417574v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWO-PHOTON ABSORPTION AND FLUORESCENCE WITH QUADRUPOLAR AND BRANCHED CHROMOPHORES. EFFECT OF STRUCTURE AND BRANCHING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Two-photon absorption and fluorescence in nanoscale multipolar chromophores: effect of dimensionality and charge-symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Porrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bharath Kumar Goud Bhatthula</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Optical Physics and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218863504002109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, From Molecules to Molecular Biological Systems and Molecular Materials: The role of Molecular Interactions and Molecular Recognition, 704 (1-3), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2003.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417623v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Modulation of Two-Photon Excited Fluorescence of Quadripolar Dyes by (De)Protonation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Nanoscale multipolar chromophores for optical limiting in the visible-NIR range based on multiphoton absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Porrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja0446606⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nonlinear Optical Transmission and Multiphoton Processes in Organics II, 5516, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.559937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01206358v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">TWO-PHOTON ABSORPTION AND FLUORESCENCE WITH QUADRUPOLAR AND BRANCHED CHROMOPHORES. EFFECT OF STRUCTURE AND BRANCHING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Porrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharath Kumar Goud Bhatthula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nonlinear Optical Physics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (03n04), pp.451-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218863504002109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong Modulation of Two-Photon Excited Fluorescence of Quadripolar Dyes by (De)Protonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Gmouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blanchard-Desce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126, pp.16294-16295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0446606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enhanced Two-Photon Absorption with Novel Octupolar Propeller-Shaped Fluorophores Derived from Triphenylamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Porrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6 (1), pp.47-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol036041s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7574,265 +7842,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failed, Aborted Replication of “Carbon-Dot-Based Dual-Emission Nanohybrid Produces a Ratiometric Fluorescent Sensor for In Vivo Imaging of Cellular Copper Ions”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Gharib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hondow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Zrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mono-excitonic lasing of colloidal semiconductor nanocrystals in polymeric parabolic microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Kersuzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Celaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Nghanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Byl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangzhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7842,279 +8110,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro endoscopie non linéaire pour le diagnostic optique en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fragola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear microendoscopy for early cancer diagnosis in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fragola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcellin Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIFOBIO, Ecole Thématique du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8124,1043 +8392,1043 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodistribution of near-infrared emitting CuInS2/ZnS Quantum Dots by mass spectroscopy and fluorescence imaging of sentinel lymph node in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Summit for Clinical Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal I-III-VI&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; quantum dots for in vivo near infrared fluorescence and magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS (Material Research Society) Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodistribution of near-infrared emitting CuInS2/ZnS quantum dots by mass spectroscopy and fluorescence imaging of axillary lymph node in healthy mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inter-régional Grand-Est de Recherche Translationnelle en Oncologie, ONCOTRANS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodistribution of near-infrared emitting CuInS2/ZnS Quantum Dots by mass spectroscopy and fluorescence imaging of axillary lymph node in healthy mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd joint meeting of the French and the Italian Societies for Photobiology, PHOTOBIOLOGY 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodistribution of near-infrared emitting CuInS2/ZnS Quantum Dots by mass spectroscopy and fluorescence imaging of axillary lymph node in healthy mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de la Matière Condensée, JMC'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des ganglions lymphatiques au moyen de quantum dots par imagerie de fluorescence et étude de biodistribution par spectrométrie de masse chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième colloque Diagnostic et imagerie optiques en médecine, OPTDIAG 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des Quantum Dots dans la cartographie du ganglion sentinelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Robé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Forum du Cancéropôle du Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Vittel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des Quantum Dots dans la cartographie du ganglion sentinelle axillaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Robé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée scientifique médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9307,51 +9575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05226148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhuo Nie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjiu Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Xiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aigouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2025.111405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areeg Al-Hamadani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Gupta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Monta&#241;o-Priede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijil Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Muravitskaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hien Phan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quibeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Delteil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-025-03300-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kersuzan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Celaj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c00023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lehouelleur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Po" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Makk&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyuan Fu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Curti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c08981" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blondot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille G&#233;rard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arnold" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delteil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad3832" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jaffiol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00778" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Blondot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G&#233;rard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bogicevic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.476441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Balloul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hajj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Morand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c00688" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03681521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Pu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14102456" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03780613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01286" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dirheimer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102136" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moghaddam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c10336" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03444276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Stangherlin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L Watson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C S Wong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Barbiero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiwei Zeng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25942-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Francois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Guiot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123727" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subha Jana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Klymchenko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reisch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c08772" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bogicevic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abc495" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189522v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pezet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08463" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Debayle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Dembele" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119357" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02390138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tasso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zala" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt D Lenkei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201902796" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mangeolle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2019.03.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189454v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b06194" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02092834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane S&#244;nego" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00073" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02528127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Nunes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Hou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh van Do" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-019-1305-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b18650" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189525v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leleu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b04708" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Simon Marchal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8080572" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907852v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01615" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Hildebrandt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Spillmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Russ Algar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Stewart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00030" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520223v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189528v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusuya Banerjee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Bhatia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR05838A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281970v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Ishida" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikumi Akita" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Yonezawa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10628" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06527" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouccara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sitbon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fragola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loriette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lequeux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2014.11.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01197064v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Langevin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Ritcey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ni. Allen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-015-0951-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Sun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sitbon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Bakulin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoying Chen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10626" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamuna Krishnan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5b00221" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065121v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02239d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064544v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Giovanelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.5.051208" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cassette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubertret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2012.08.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMJGFHXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739399v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044433" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479841v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901421v" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548762v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101881b" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-009-0288-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X4TP6TR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350208v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bolotine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2008.0757" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Terenziani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Porr&#232;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044193e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416768v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mertz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2003.12.036" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417574v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Charlot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Parent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.559937" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Goud Bhatthula" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218863504002109" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206358v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Gmouh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0446606" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5L7QFWN6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416756v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol036041s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Gharib" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Said" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hondow" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014673v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Nghanga" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Byl" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278773v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278788v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Guilbert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705266v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603644v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Patissier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601742v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506801v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379312v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clausse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rob&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05226148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhuo Nie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjiu Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Xiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aigouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2025.111405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areeg Al-Hamadani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Gupta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Monta&#241;o-Priede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijil Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Muravitskaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hien Phan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quibeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Delteil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-025-03300-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kersuzan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Celaj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ngangha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roux-Byl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c15938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c00023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lehouelleur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Po" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Makk&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyuan Fu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Curti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c08981" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blondot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arnold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delteil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad3832" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jaffiol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00778" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Blondot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bogicevic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.476441" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Balloul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hajj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Morand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c00688" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03681521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Pu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14102456" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03780613v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01286" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dirheimer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moghaddam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c10336" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03444276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Stangherlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L Watson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C S Wong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Barbiero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiwei Zeng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25942-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Francois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Guiot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subha Jana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Klymchenko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c08772" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bogicevic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abc495" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pezet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08463" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Debayle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Dembele" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119357" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02390138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tasso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt D Lenkei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201902796" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mangeolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2019.03.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b06194" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02092834v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane S&#244;nego" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00073" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02528127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Nunes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Hou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh van Do" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-019-1305-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b18650" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Simon Marchal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8080572" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leleu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b04708" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907852v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01615" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Hildebrandt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Spillmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Russ Algar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Stewart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189528v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusuya Banerjee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Bhatia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR05838A" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06527" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281970v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Ishida" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikumi Akita" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Yonezawa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10628" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouccara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sitbon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fragola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loriette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lequeux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2014.11.018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01197064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Langevin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Ritcey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ni. Allen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-015-0951-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Sun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sitbon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Bakulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoying Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10626" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366477v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamuna Krishnan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5b00221" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065121v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02239d" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Giovanelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.5.051208" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Dzhagan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Ya. Valakh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Milekhin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Yeryukov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich R.T. Zahn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4046808" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739386v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cassette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubertret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2012.08.016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMJGFHXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577584v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl402192d" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tanguy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC21113K" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577594v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3024255" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739399v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044433" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901421v" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548762v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101881b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437294v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-009-0288-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X4TP6TR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350208v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bolotine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2008.0757" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880434v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Terenziani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Porr&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044193e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416768v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mertz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2003.12.036" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417574v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Charlot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Parent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.559937" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417623v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Goud Bhatthula" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218863504002109" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206358v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Gmouh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0446606" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5L7QFWN6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416756v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol036041s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283856v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Gharib" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Said" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hondow" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014673v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Nghanga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Byl" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278773v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Guilbert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705266v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603644v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Patissier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601742v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506801v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379312v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clausse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194722v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rob&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194720v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>