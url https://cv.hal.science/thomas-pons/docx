--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -642,291 +642,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photolithographed Whispering Gallery Mode Microdisk Cavities Coupled to Semiconductor Quantum Dots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembly of chiral ligands on 2D semiconductor nanoplatelets for high circular dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Daney de Marcillac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pons</w:t>
+                <w:t xml:space="preserve">Henri Lehouelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Maître</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hong Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Makké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.4c00023⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (45), pp.30871-30882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c08981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862425v1</w:t>
+                <w:t xml:space="preserve">hal-04789239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of chiral ligands on 2D semiconductor nanoplatelets for high circular dichroism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lina Makké</w:t>
+                <w:t xml:space="preserve">Photolithographed Whispering Gallery Mode Microdisk Cavities Coupled to Semiconductor Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Kersuzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Celaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ningyuan Fu</w:t>
+                <w:t xml:space="preserve">Willy Daney de Marcillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Curti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Maître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146 (45), pp.30871-30882. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (4), pp.1715-1723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c08981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.4c00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789239v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon correlations in the collective emission of hybrid gold-(CdSe/CdS/CdZnS) nanocrystal supraparticles</w:t>
               </w:r>
@@ -1851,51 +1851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangzhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2593,593 +2593,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Imaging of Single Tumor Cells in Fast-Flowing Bloodstream Using Near-Infrared Quantum Dots and Time-Gated Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The targeting ability of fluorescent quantum dots to the folate receptor rich tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mangeolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Yakavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pezet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b08463⟩</w:t>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.150-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189522v1</w:t>
+                <w:t xml:space="preserve">hal-02266463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic polymer ligands: An ideal surface coating to totally suppress protein-nanoparticle corona formation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vivo Imaging of Single Tumor Cells in Fast-Flowing Bloodstream Using Near-Infrared Quantum Dots and Time-Gated Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loriette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Debayle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+                <w:t xml:space="preserve">Sophie Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119357⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.3125-3131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b08463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189463v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nanoPaint: a Tool for Rapid and Dynamic Imaging of Membrane Structural Plasticity at the Nano- Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zwitterionic polymer ligands: An ideal surface coating to totally suppress protein-nanoparticle corona formation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Balloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Tasso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zsolt D Lenkei</w:t>
+                <w:t xml:space="preserve">Fatimata Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201902796⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219, pp.119357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02390138v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The targeting ability of fluorescent quantum dots to the folate receptor rich tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">nanoPaint: a Tool for Rapid and Dynamic Imaging of Membrane Structural Plasticity at the Nano- Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Zala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Mangeolle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+                <w:t xml:space="preserve">Zsolt D Lenkei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26, pp.150-156. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (47), pp.e1902796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2019.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201902796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266463v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02390138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH-Sensitive Visible or Shortwave Infrared Quantum Dot Nanoprobes Using Conformation-Switchable Copolymeric Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marchandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of Red-Shifted Light From Bioluminescent Tumors Using Fluorescence by Unbound Excitation From Luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiane Sônego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3533,51 +3533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH Sensitive visible or SWIR Quantum Dot Nanoprobes using Conformation- Switchable Copolymeric Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marchandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3791,4048 +3791,3914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02030568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent nanoparticles for the guided surgery of ovarian peritoneal carcinomatosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clickable-Zwitterionic Copolymer Capped-Quantum Dots for in Vivo Fluorescence Tumor Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Simon Marchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Debayle</w:t>
+                <w:t xml:space="preserve">Laura Trapiella-Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano8080572⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (20), pp.17107-17116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b04708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860308v1</w:t>
+                <w:t xml:space="preserve">hal-02189525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clickable-Zwitterionic Copolymer Capped-Quantum Dots for in Vivo Fluorescence Tumor Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Trapiella-Alfonso</w:t>
+                <w:t xml:space="preserve">Fluorescent nanoparticles for the guided surgery of ovarian peritoneal carcinomatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mangeolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Yakavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Simon Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (20), pp.17107-17116. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b04708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano8080572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189525v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic Silane Copolymer for Ultra-Stable and Bright Biomolecular Probes Based on Fluorescent Quantum Dot Nanoclusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+                <w:t xml:space="preserve">Energy Transfer with Semiconductor Quantum Dot Bioconjugates: A Versatile Platform for Biosensing, Energy Harvesting, and Other Developing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Hildebrandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M. Spillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Russ Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael H. Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b01615⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (2), pp.536--711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907852v1</w:t>
+                <w:t xml:space="preserve">hal-02281950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer with Semiconductor Quantum Dot Bioconjugates: A Versatile Platform for Biosensing, Energy Harvesting, and Other Developing Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael H. Stewart</w:t>
+                <w:t xml:space="preserve">Zwitterionic-silane copolymer for ultra stable and bright biomolecular probes based on fluorescent quantum dot nanoclusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Trapiella-Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00030⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (21), pp.18161-18169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b01615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281950v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic-silane copolymer for ultra stable and bright biomolecular probes based on fluorescent quantum dot nanoclusters.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+                <w:t xml:space="preserve">A novel type of quantum dot–transferrin conjugate using DNA hybridization mimics intracellular recycling of endogenous transferrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusuya Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhiraj Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b01615⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (40), pp.15453-15460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR05838A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520223v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel type of quantum dot–transferrin conjugate using DNA hybridization mimics intracellular recycling of endogenous transferrin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Grazon</w:t>
+                <w:t xml:space="preserve">Engineering Bicolor Emission in 2D Core/Crown CdSe/CdSe 1– x Te x Nanoplatelet Heterostructures Using Band-Offset Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (44), pp.24816 - 24823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7NR05838A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02189528v1</w:t>
+                <w:t xml:space="preserve">hal-01668079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Bicolor Emission in 2D Core/Crown CdSe/CdSe 1– x Te x Nanoplatelet Heterostructures Using Band-Offset Tuning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Izquierdo</w:t>
+                <w:t xml:space="preserve">Real-Space Investigation of Energy Transfer through Electron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Ishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikumi Akita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsu Yonezawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Hildebrandt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 121 (44), pp.24816 - 24823. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 121 (51), pp.28395--28402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b10628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b06527⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01668079v1</w:t>
+                <w:t xml:space="preserve">hal-02281970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Space Investigation of Energy Transfer through Electron Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ikumi Akita</w:t>
+                <w:t xml:space="preserve">Reduced Carrier Recombination in PbS -CuInS 2 Quantum Dot Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Niko Hildebrandt</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem A Bakulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoying Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.10626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep10626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b10628⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02281970v1</w:t>
+                <w:t xml:space="preserve">hal-01223176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing fluorescence in vivo imaging using inorganic nanoprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bouccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fragola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Loriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34, pp.65 - 72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.copbio.2014.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared emitting AgInTe 2 and Zn-Ag-In-Te colloidal nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna M. Ritcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ni. Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (1), pp.255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s11671-015-0951-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Carrier Recombination in PbS -CuInS 2 Quantum Dot Solar Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gary Sitbon</w:t>
+                <w:t xml:space="preserve">Fast, Efficient, and Stable Conjugation of Multiple DNA Strands on Colloidal Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusuya Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamuna Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (8), pp.1582-1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5b00221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep10626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01223176v1</w:t>
+                <w:t xml:space="preserve">hal-03366477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, Efficient, and Stable Conjugation of Multiple DNA Strands on Colloidal Quantum Dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yamuna Krishnan</w:t>
+                <w:t xml:space="preserve">Multimodal Mn-doped I-III-VI quantum dots for near infrared fluorescence and magnetic resonance imaging: from synthesis to in vivo application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (15), pp.9264-9272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nr02239d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5b00221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03366477v1</w:t>
+                <w:t xml:space="preserve">hal-01065121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Mn-doped I-III-VI quantum dots for near infrared fluorescence and magnetic resonance imaging: from synthesis to in vivo application.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Time-gated cell imaging using long lifetime near-infrared-emitting quantum dots for autofluorescence rejection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fragola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Giovanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (5), pp.051208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.5.051208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4nr02239d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01065121v1</w:t>
+                <w:t xml:space="preserve">hal-01064544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-gated cell imaging using long lifetime near-infrared-emitting quantum dots for autofluorescence rejection.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+                <w:t xml:space="preserve">Design of new quantum dot materials for deep tissue infrared imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (5), pp.719-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2012.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.5.051208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01064544v1</w:t>
+                <w:t xml:space="preserve">hal-00739386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman- and IR-Active Phonons in CdSe/CdS Core/Shell Nanocrystals in the Presence of Interface Alloying and Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Dzhagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykhailo Ya. Valakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Milekhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Yeryukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich R.T. Zahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (35), pp.18225-18233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp4046808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of new quantum dot materials for deep tissue infrared imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">On the Characterization of the Surface Chemistry of Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dubertret</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2012.08.016⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (11), pp.5075-5078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl402192d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00739386v1</w:t>
+                <w:t xml:space="preserve">hal-05577584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Characterization of the Surface Chemistry of Quantum Dots</w:t>
+                <w:t xml:space="preserve">Compact tridentate ligands for enhanced aqueous stability of quantum dots and in vivo imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edmond Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.411-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SC21113K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl402192d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05577584v1</w:t>
+                <w:t xml:space="preserve">hal-05577619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact tridentate ligands for enhanced aqueous stability of quantum dots and in vivo imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Colloidal CdSe/CdS Dot-in-Plate Nanocrystals with 2D-Polarized Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Knittel</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (8), pp.6741-6750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn3024255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2SC21113K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05577619v1</w:t>
+                <w:t xml:space="preserve">hal-05577594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal CdSe/CdS Dot-in-Plate Nanocrystals with 2D-Polarized Emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Visualisation of sentinel lymph node withindium-based near infrared emitting quantum dots in a murine metastatic breast cancer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dubertret</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e44433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn3024255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05577594v1</w:t>
+                <w:t xml:space="preserve">hal-00739399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation of sentinel lymph node withindium-based near infrared emitting quantum dots in a murine metastatic breast cancer model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Cadmium-free CuInS(2)/ZnS quantum dots for sentinel lymph node imaging with reduced toxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (5), pp.2531-2538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn901421v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044433⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00739399v1</w:t>
+                <w:t xml:space="preserve">hal-00479841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium-free CuInS(2)/ZnS quantum dots for sentinel lymph node imaging with reduced toxicity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of near-infrared Cu−In−Se/ZnS core/shell quantum dots for In vivo Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elsa Cassette</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (22), pp.6117-6124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm101881b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn901421v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00479841v1</w:t>
+                <w:t xml:space="preserve">hal-00548762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of near-infrared Cu−In−Se/ZnS core/shell quantum dots for In vivo Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Cassette</w:t>
+                <w:t xml:space="preserve">Fluorescence Imaging and Whole-Body Biodistribution of Near-Infrared-Emitting Quantum Dots after Subcutaneous Injection for Regional Lymph Node Mapping in Mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (4), pp.394-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-009-0288-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm101881b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00548762v1</w:t>
+                <w:t xml:space="preserve">hal-00437294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence Imaging and Whole-Body Biodistribution of Near-Infrared-Emitting Quantum Dots after Subcutaneous Injection for Regional Lymph Node Mapping in Mice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Quantum dots in oncological surgery: the future for surgical margin status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Guillemin</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11307-009-0288-y⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (12), pp.1149-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/bdc.2008.0757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00437294v1</w:t>
+                <w:t xml:space="preserve">hal-00350208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dots in oncological surgery: the future for surgical margin status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lina Bolotine</w:t>
+                <w:t xml:space="preserve">Effects of (Multi)branching of Dipolar Chromophores on Photophysical Properties and Two-Photon Absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Terenziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Porrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (13), pp.3024-3037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp044193e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/bdc.2008.0757⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00350208v1</w:t>
+                <w:t xml:space="preserve">hal-00880434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of (Multi)branching of Dipolar Chromophores on Photophysical Properties and Two-Photon Absorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Two-photon absorption and fluorescence in nanoscale multipolar chromophores: effect of dimensionality and charge-symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Porrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Terenziani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Porrès</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, From Molecules to Molecular Biological Systems and Molecular Materials: The role of Molecular Interactions and Molecular Recognition, 704 (1-3), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2003.12.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp044193e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00880434v1</w:t>
+                <w:t xml:space="preserve">hal-01416768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon absorption and fluorescence in nanoscale multipolar chromophores: effect of dimensionality and charge-symmetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Nanoscale multipolar chromophores for optical limiting in the visible-NIR range based on multiphoton absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Porrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jerome Mertz</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nonlinear Optical Transmission and Multiphoton Processes in Organics II, 5516, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.559937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2003.12.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01416768v1</w:t>
+                <w:t xml:space="preserve">hal-01417574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale multipolar chromophores for optical limiting in the visible-NIR range based on multiphoton absorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">TWO-PHOTON ABSORPTION AND FLUORESCENCE WITH QUADRUPOLAR AND BRANCHED CHROMOPHORES. EFFECT OF STRUCTURE AND BRANCHING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Porrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuel Parent</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharath Kumar Goud Bhatthula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nonlinear Optical Physics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (03n04), pp.451-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218863504002109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.559937⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01417574v1</w:t>
+                <w:t xml:space="preserve">hal-01417623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWO-PHOTON ABSORPTION AND FLUORESCENCE WITH QUADRUPOLAR AND BRANCHED CHROMOPHORES. EFFECT OF STRUCTURE AND BRANCHING</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong Modulation of Two-Photon Excited Fluorescence of Quadripolar Dyes by (De)Protonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Gmouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blanchard-Desce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Optical Physics and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126, pp.16294-16295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0446606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218863504002109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01417623v1</w:t>
+                <w:t xml:space="preserve">hal-01206358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Modulation of Two-Photon Excited Fluorescence of Quadripolar Dyes by (De)Protonation</w:t>
+                <w:t xml:space="preserve">Enhanced Two-Photon Absorption with Novel Octupolar Propeller-Shaped Fluorophores Derived from Triphenylamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Laurent Porrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...128 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6 (1), pp.47-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol036041s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7842,265 +7708,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failed, Aborted Replication of “Carbon-Dot-Based Dual-Emission Nanohybrid Produces a Ratiometric Fluorescent Sensor for In Vivo Imaging of Cellular Copper Ions”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Gharib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Gharib</w:t>
+                <w:t xml:space="preserve">Maha Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Said</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pons</w:t>
+                <w:t xml:space="preserve">Nicole Hondow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Hondow</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samia Zrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mono-excitonic lasing of colloidal semiconductor nanocrystals in polymeric parabolic microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Kersuzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Celaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Nghanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Nghanga</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Byl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangzhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8110,279 +7976,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro endoscopie non linéaire pour le diagnostic optique en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fragola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear microendoscopy for early cancer diagnosis in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fragola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcellin Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIFOBIO, Ecole Thématique du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8392,1043 +8258,1043 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodistribution of near-infrared emitting CuInS2/ZnS Quantum Dots by mass spectroscopy and fluorescence imaging of sentinel lymph node in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Summit for Clinical Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal I-III-VI&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; quantum dots for in vivo near infrared fluorescence and magnetic resonance imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Biodistribution of near-infrared emitting CuInS2/ZnS quantum dots by mass spectroscopy and fluorescence imaging of axillary lymph node in healthy mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS (Material Research Society) Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Boston, United States</w:t>
+              <w:t xml:space="preserve">Colloque Inter-régional Grand-Est de Recherche Translationnelle en Oncologie, ONCOTRANS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603644v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodistribution of near-infrared emitting CuInS2/ZnS quantum dots by mass spectroscopy and fluorescence imaging of axillary lymph node in healthy mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Multimodal I-III-VI&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; quantum dots for in vivo near infrared fluorescence and magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Patissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter-régional Grand-Est de Recherche Translationnelle en Oncologie, ONCOTRANS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">MRS (Material Research Society) Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601742v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodistribution of near-infrared emitting CuInS2/ZnS Quantum Dots by mass spectroscopy and fluorescence imaging of axillary lymph node in healthy mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd joint meeting of the French and the Italian Societies for Photobiology, PHOTOBIOLOGY 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodistribution of near-infrared emitting CuInS2/ZnS Quantum Dots by mass spectroscopy and fluorescence imaging of axillary lymph node in healthy mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de la Matière Condensée, JMC'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des ganglions lymphatiques au moyen de quantum dots par imagerie de fluorescence et étude de biodistribution par spectrométrie de masse chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième colloque Diagnostic et imagerie optiques en médecine, OPTDIAG 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des Quantum Dots dans la cartographie du ganglion sentinelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Robé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Forum du Cancéropôle du Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Vittel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des Quantum Dots dans la cartographie du ganglion sentinelle axillaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Robé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée scientifique médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId297"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9575,51 +9441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05226148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhuo Nie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjiu Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Xiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aigouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2025.111405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areeg Al-Hamadani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Gupta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Monta&#241;o-Priede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijil Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Muravitskaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hien Phan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quibeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Delteil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-025-03300-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kersuzan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Celaj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ngangha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roux-Byl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c15938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c00023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lehouelleur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Po" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Makk&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyuan Fu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Curti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c08981" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blondot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arnold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delteil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad3832" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jaffiol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00778" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Blondot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bogicevic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.476441" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Balloul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hajj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Morand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c00688" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03681521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Pu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14102456" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03780613v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01286" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dirheimer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moghaddam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c10336" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03444276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Stangherlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L Watson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C S Wong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Barbiero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiwei Zeng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25942-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Francois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Guiot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subha Jana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Klymchenko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c08772" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bogicevic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abc495" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pezet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08463" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Debayle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Dembele" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119357" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02390138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tasso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt D Lenkei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201902796" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mangeolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2019.03.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b06194" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02092834v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane S&#244;nego" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00073" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02528127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Nunes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Hou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh van Do" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-019-1305-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b18650" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Simon Marchal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8080572" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leleu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b04708" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907852v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01615" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Hildebrandt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Spillmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Russ Algar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Stewart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189528v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusuya Banerjee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Bhatia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR05838A" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06527" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281970v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Ishida" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikumi Akita" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Yonezawa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10628" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouccara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sitbon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fragola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loriette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lequeux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2014.11.018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01197064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Langevin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Ritcey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ni. Allen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-015-0951-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Sun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sitbon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Bakulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoying Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10626" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366477v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamuna Krishnan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5b00221" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065121v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02239d" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Giovanelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.5.051208" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Dzhagan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Ya. Valakh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Milekhin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Yeryukov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich R.T. Zahn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4046808" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739386v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cassette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubertret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2012.08.016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMJGFHXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577584v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl402192d" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tanguy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC21113K" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577594v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3024255" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739399v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044433" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901421v" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548762v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101881b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437294v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-009-0288-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X4TP6TR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350208v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bolotine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2008.0757" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880434v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Terenziani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Porr&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044193e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416768v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mertz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2003.12.036" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417574v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Charlot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Parent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.559937" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417623v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Goud Bhatthula" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218863504002109" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206358v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Gmouh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0446606" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5L7QFWN6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416756v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol036041s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283856v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Gharib" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Said" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hondow" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014673v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Nghanga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Byl" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278773v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Guilbert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705266v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603644v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Patissier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601742v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506801v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379312v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clausse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194722v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rob&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194720v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05226148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhuo Nie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjiu Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Xiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aigouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2025.111405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areeg Al-Hamadani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Gupta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Monta&#241;o-Priede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijil Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Muravitskaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hien Phan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quibeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Delteil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-025-03300-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kersuzan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Celaj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ngangha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roux-Byl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c15938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lehouelleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Po" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Makk&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyuan Fu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Curti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c08981" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c00023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blondot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arnold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delteil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad3832" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jaffiol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00778" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Blondot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bogicevic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.476441" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Balloul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hajj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Morand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c00688" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03681521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Pu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14102456" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03780613v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01286" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dirheimer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moghaddam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c10336" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03444276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Stangherlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L Watson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C S Wong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Barbiero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiwei Zeng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25942-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Francois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Guiot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subha Jana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Klymchenko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c08772" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bogicevic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abc495" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mangeolle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2019.03.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189522v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pezet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08463" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Debayle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Dembele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119357" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02390138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tasso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt D Lenkei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201902796" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b06194" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02092834v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane S&#244;nego" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00073" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02528127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Nunes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Hou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh van Do" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-019-1305-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Izquierdo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b18650" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leleu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b04708" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860308v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Simon Marchal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8080572" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Hildebrandt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Spillmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Russ Algar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Stewart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00030" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520223v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01615" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusuya Banerjee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Bhatia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR05838A" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668079v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06527" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281970v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Ishida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikumi Akita" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Yonezawa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10628" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223176v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Sun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sitbon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Bakulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoying Chen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10626" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100022v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouccara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sitbon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fragola" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loriette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lequeux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2014.11.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01197064v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Langevin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Ritcey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ni. Allen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-015-0951-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamuna Krishnan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5b00221" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065121v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02239d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064544v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Giovanelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.5.051208" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cassette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubertret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2012.08.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMJGFHXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577587v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Dzhagan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Ya. Valakh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Milekhin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Yeryukov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich R.T. Zahn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4046808" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577584v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Gravel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl402192d" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577619v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tanguy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC21113K" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577594v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3024255" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739399v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044433" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479841v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901421v" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548762v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101881b" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437294v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-009-0288-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X4TP6TR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350208v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bolotine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2008.0757" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Terenziani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Porr&#232;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044193e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mertz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2003.12.036" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417574v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Charlot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Parent" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.559937" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417623v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Goud Bhatthula" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218863504002109" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206358v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Gmouh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0446606" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5L7QFWN6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol036041s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283856v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Gharib" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Said" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hondow" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014673v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Nghanga" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Byl" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278773v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278788v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Guilbert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705266v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601742v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603644v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Patissier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539111v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506801v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379312v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clausse" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194722v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rob&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194720v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>