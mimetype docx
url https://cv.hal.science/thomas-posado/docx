--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -847,84 +847,153 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les extrêmes droites en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 135, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Internationalismes et mouvements sociaux. Les gauches latino-américaines depuis 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -933,298 +1002,298 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 163, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desde los márgenes latinoamericanos: Producciones, imaginarios y resistencias del siglo XVI hasta la actualidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nuevomundo.92101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Amérique latine en bascule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Salama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 115, pp.57-60, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicalismes et gouvernements progressistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1234,239 +1303,239 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IHEAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 86, 2017, 978-2-37154-113-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.8339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cal.8339⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02320897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Venezuela en crise : entre polarisation politique aiguë et effondrement du mode de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.2095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ideas.2095⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05115502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournant à gauche en Amérique latine : fin de cycle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 107, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus bolivarien en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1482,120 +1551,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gauches latino-américaines au pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1605,3167 +1674,3249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les extrêmes droites en Amérique latine : panorama global et études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 135 (4), pp.69-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rein.135.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les extrêmes droites en Amérique latine : entre spécificités et circulations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 135 (4), pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rein.135.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las elecciones presidenciales venezolanas del 28 de julio de 2024: un escrutinio fraudulento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 275-276, pp.75-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Polga-Hecimovich, Raul Sanchez-Urribarri (dir.), Authoritarian consolidation in times of crisis. Venezuela under Nicolás Maduro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15n4d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venezuela : un pouvoir affermi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAMSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2026, pp.246-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invention(s) de l’« Amérique latine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.23-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les gauches latino-américaines depuis 1945. Éclairages et études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Les gauches en Amérique latine, 163, pp.13-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14jxe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Amérique latine et les défis posés par l’extractivisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, N° 131 (4), pp.143-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rein.131.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Thomas Posado</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « présidence » Guaidó : bilan critique d’une expérience inédite en relations diplomatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.397-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/epas.ferna.2024.01.0397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien n°1 : Ethnographier le politique en migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Zederman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/128ld⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venezuela : la fuite en avant autoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution syndicale de Pétroles du Venezuela S. A. (PDVSA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 251, pp.237-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ried.8189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desde los márgenes latinoamericanos: Producciones, imaginarios y resistencias del siglo XVI hasta la actualidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Toulhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rubrique "Colloque", pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.91101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« El Dorado » : l’Amérique latine prisonnière de l’extractivisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°112 (2), pp.31-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quin.112.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les démocraties d’Amérique latine face au péril autoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°112 (2), pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quin.112.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuité des crises et des luttes latino-américaines en temps de pandémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Denicourt-Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 107, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15n4d⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 99, pp.177-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.14840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Venezuela : un pouvoir affermi</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venezuela : un système éducatif soumis aux aléas des crises économiques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86, pp.42-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ries.10343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La resiliencia del autoritarismo madurista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 252-253, pp.19 - 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Venezuela face au Covid : gérer une crise sanitaire dans une crise multiforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.21914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à Cuba : une exceptionnalité en voie de normalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.20-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ries.10738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venezuela : Nicolás Maduro à la tête d’un pays en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAMSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2026, pp.246-249</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, pp.272-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ifri.demon.2018.01.0272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régressions démocratiques en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 169 (2), pp.97-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.169.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populism? Contributions and (mis)uses of a concept to understand national-Latin American popular governments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Populismes dans les Amériques, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.5938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populisme ? Apports et (més)usages d’un concept pour comprendre les gouvernements nationaux-populaires latino-américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.5938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAYS HORS SERVICE. VENEZUELA : DE L’UTOPIE AU CHAOS, Paula Vasquez Lezama, Paris, Buchet/Chastel, 2019, 224 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Automne (3), pp.XXII-XXII. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pe.193.0167v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Venezuela peut-il sortir de l'impasse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Printemps (1), pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pe.181.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Syndicats et gouvernements latino-américains : une réinstitutionnalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gaudichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.17 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.8347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement syndical vénézuélien face à la crise du printemps 2017. Entre marginalisation des uns et cooptation des autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.2214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement et institutionnalisation des centrales syndicales au Venezuela sous Chávez (2001 – 2011) [en ligne]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venezuela : syndicats, instruments des travailleurs ou du gouvernement chaviste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.231-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bons, le brut et les truands. Brève mise au point sur la situation actuelle au Venezuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Andréani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Ivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraire d’un syndicaliste devenu candidat à la présidentielle : Utilisation et contention d’un militant ouvrier dans le Venezuela de Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alhim.4828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Question sociale et politique : relations syndicat – gouvernement dans le Venezuela contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.65600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'État régional du Bolívar au Venezuela. Reflet du désalignement entre le gouvernement chaviste et le mouvement ouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 76 (4), pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.076.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y sigue la Revolución bolivariana. Les élections présidentielles du 7 octobre 2012 au Venezuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 275-276, pp.75-77. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 189-190, pp.54-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...2353 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Compagnon</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04585544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gouvernement révolutionnaire cubain en 1959 : un facteur d’apaisement social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tournant humanitaire des engagements d’exilés. Cycle de mobilisation et de démobilisation des Vénézuéliens à Madrid (2014-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil &amp; politique, Résistances, engagements et mobilisations en migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Cavalier Bleu, pp.141-159, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’élection présidentielle vénézuélienne du 28 juillet 2024: un scrutin frauduleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Recondo (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine. L’Année politique 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°275-276, , pp.75-77, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.275-276.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : pluralité des alternances critiques, résilience des dominations ordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Andréani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4811,73 +4962,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andréani, Fabrice; Bracho, Yoletty; Laplace, Lucie; Posado, Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternances critiques et dominations ordinaires en Amérique latine : crises, résistances et continuités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.177-182, 2024, 978-2-7535-9530-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Andréani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4923,142 +5074,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andréani, Fabrice; Bracho, Yoletty; Laplace, Lucie; Posado, Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternances critiques et dominations ordinaires en Amérique latine : crises, résistances et continuités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-24, 2024, 978-2-7535-9530-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le balancier politique de l’Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopolitique du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.74-79, 2024, 9782340087385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicats et corporations en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5074,749 +5225,831 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique de l’Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.499-541, 2023, 9782802773115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement syndical dans la Révolution cubaine : un protagoniste méconnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syndicalisme, conflictualité et action directe dans les Amériques et en Europe, de la fin du XIXème aux années 1980</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ariadna Ediciones, pp.224-242, 2023, 978-956-6095-75-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26448/ae9789566095750.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Authoritarian and Conservative Turn of Nicolás Maduro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin America’s Pendular Politics: Electoral cycles and Alternations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.341-357, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-26761-1_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Chávez to Maduro : From Delegative Democracy to De-Democratization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Populists in Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.75-91, 2022, The Sciences Po Series in International Relations and Political Economy, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-84079-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspender o mantener las sanciones internacionales en tiempos de pandemia : el caso venezolano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FLACSO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A América Latina frente ao governo da Covid-19. Desigualdades, crises, resistências</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.308-321, 2022, 978-65-87718-30-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectuer un tournant autoritaire en domestiquant le mouvement syndical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques des tournants autoritaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp.275-298, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/asava.collo.2021.01.0275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entender las temporalidades de la desdemocratización de Venezuela a largo plazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desenvolvimento e desigualdades na América Latina. Dilemas de longo curso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora Pinaúna-CLACSO-CLAEM, pp.68-92, 2021, 978-65-86319-06-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résilience de l’autoritarisme maduriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dabène (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique latine - L’année politique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°252-253, , pp.19-23, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.252-253.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populismos latinoamericanos del segundo tercio del siglo XX, extremos franceses : ¿qué influencias para la actual izquierda refundacional latinoamericana?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Freie Universität. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Espacios : La historia latinoamericana en el contexto global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.570-581, 2016, 978-3-944675-35-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El papel de la huelga en la Revolución cubana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed.International Association Strikes and Social Conflict. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strikes and Social Conflicts, Towards a global history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.424-431, 2012, 978-972-96844-1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y sigue la revolución bolivariana. Las elecciones presidenciales del 7 de octubre de 2012 en Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dabène (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin American Political Outlook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences PO, CERI, pp.68-75, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00786587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5826,120 +6059,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gaudichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire politique de l’Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.272 - 278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12tj3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5949,482 +6182,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Venezuela d’une élection à l’autre : autoritarisme, participation et migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoletty Bracho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Últimos Jueves de l’OPALC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du socialisme à la dépolitisation : évolution des discours du chef de l'État vénézuélien de Chávez à Maduro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Discours et images de la contestation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Montpellier ( en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gagner et perdre en influence politique dans les Amériques au tournant du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Quessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Perspectives Transaméricaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndicalisme comme prisme des crises politiques : le cas du Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire pluridisciplinaire sur les Amériques à Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El chavismo y su oposición: dos historiografías olvidando la conflictividad social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop El giro conservador, los usos del pasado y la defensa de la democracia en América Latina: La agenda del Siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Rio de Janeiro (BRAZIL), Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndicalisme comme prisme de la crise politique vénézuélienne (1999-2021). Présentation d’un ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’axe 1 de l’ÉRIAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6434,640 +6667,640 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bolivar : pourquoi le Libertador reste la principale figure emblématique de l’Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Rayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.pcj649egp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">États-Unis/Venezuela : la guerre ou le deal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Rayko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.p46am7dva⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investiture de Maduro : comment le Venezuela est-il devenu un régime autoritaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Grégory Rayko</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Corina Machado, Nobel de la paix : et si Trump avait finalement gagné ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.p46am7dva⟩</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.6rn5hvuqa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les syndicats face au péril conservateur et autoritaire: le cas vénézuélien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De boucs émissaires de Maduro à ceux de Trump, l’épreuve des Vénézuéliens en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trump engagera-t-il un nouveau bras de fer avec le Venezuela ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Posado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trump engagera-t-il un nouveau bras de fer avec le Venezuela ?</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de la polarisation politique au Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le retour de la polarisation politique au Venezuela</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venezuela : Le régime de Nicolás Maduro n’incarne plus la gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7077,118 +7310,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion sur syndicalisme et politique en Amérique Latine de Thomas Posado.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Posado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01692954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7256,51 +7489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="707891F8"/>
+    <w:nsid w:val="9A6CDCE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7487,51 +7720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-posado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3578-0321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142907510" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/http://viaf.org/viaf/204149501" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139233440" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05111583v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;ani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoletty Bracho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laplace" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9814/alternances-critiques-et-dominations-ordinaires-en-amerique-latine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gaudichaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.142980" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/revolutions-a-cuba-_r_74_i_785.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ortiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Toulhoat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toutain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.92101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogalski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8339" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.2095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jxe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.131.0143" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n4d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04995411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.275-276.16" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2024.01.0397" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790190v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rublon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zederman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128ld" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.8189" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.91101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Denicourt-Fauvel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.14840" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116404v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.10343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6LN1H83-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.21914" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116397v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.10738" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3KBTSVFP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.252-253.03" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111526v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ifri.demon.2018.01.0272" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.169.0097" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398196v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.5938" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.193.0167v" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.181.0077" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8347" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116919v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.2214" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.832" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600476v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Ivanovic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.4828" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.65600" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.076.0105" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600061v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26448/ae9789566095750.61" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26761-1_16" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-L3QH3V4X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84079-2_5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116977v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.collo.2021.01.0275" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116993v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117012v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117022v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786587v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tj3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Folz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114878v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Quessard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114897v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482747v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rayko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pcj649egp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114748v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p46am7dva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320455v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6rn5hvuqa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114764v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114775v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692954v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-posado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3578-0321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142907510" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/http://viaf.org/viaf/204149501" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139233440" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05111583v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;ani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoletty Bracho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laplace" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9814/alternances-critiques-et-dominations-ordinaires-en-amerique-latine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gaudichaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.142980" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/revolutions-a-cuba-_r_74_i_785.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05579816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ortiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Toulhoat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toutain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.92101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogalski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8339" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.2095" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05579826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.135.0069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.135.0075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n4d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jxe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.131.0143" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2024.01.0397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rublon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zederman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128ld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.8189" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.91101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Denicourt-Fauvel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.14840" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116404v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.10343" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6LN1H83-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.21914" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.10738" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3KBTSVFP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ifri.demon.2018.01.0272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.169.0097" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398196v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.5938" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.193.0167v" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.181.0077" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8347" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.2214" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.832" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Ivanovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116934v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.4828" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116419v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.65600" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.076.0105" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585544v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04995411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.275-276.16" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600051v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114739v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26448/ae9789566095750.61" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113793v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26761-1_16" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-L3QH3V4X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116961v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84079-2_5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.collo.2021.01.0275" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116993v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.252-253.03" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786587v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111130v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tj3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Folz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Quessard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114897v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rayko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pcj649egp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p46am7dva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114748v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6rn5hvuqa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238770v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326889v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114764v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114786v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>