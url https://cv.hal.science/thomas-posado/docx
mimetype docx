--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -1,7434 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7382 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Posado </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">maître de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3578-0321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142907510</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://viaf.org/viaf/204149501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=jBkRpkQAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139233440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Posado est maître de conférences en civilisation latino-américaine contemporaine à l’Université de Rouen Normandie, chercheur à l’ÉRIAC (UR 4705) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Institut Convergences Migrations. Après une thèse en science politique sur les reconfigurations du champ syndical dans le Venezuela contemporain, il travaille désormais sur la sociologie politique des Vénézuéliens à Madrid. Il est l’auteur entre autres de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venezuela : de la Révolution à l’effondrement. Le syndicalisme comme prisme de la crise politique (1999-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses Universitaires du Midi, 2023), de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolutions à Cuba, de 1868 à nos jours. Émancipation, transformation, restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Jean-Baptiste Thomas, Syllepse, 2020), de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernements progressistes en Amérique latine (1998-2018). La fin d’un âge d’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-dirigé avec Franck Gaudichaud, Presses Universitaires de Rennes, 2021) et de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternances critiques et dominations ordinaires en Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-dirigé avec Fabrice Andréani, Yoletty Bracho et Lucie Laplace, Presses Universitaires de Rennes, 2024). Il a publié dans diverses revues tels </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo Mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des études du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire Français de relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> parmi d’autres.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reconfigurations du syndicalisme dans le Venezuela d’Hugo Chávez : une réincorporation ambiguë ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 8 - Saint-Denis, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05111583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternances critiques et dominations ordinaires en Amérique latine : crises, résistances et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Andréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoletty Bracho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.186, 2024, Des Amériques, 978-2-7535-9530-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venezuela : de la Révolution à l’effondrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi. 2023, 978-2-8107-1235-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05111011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernements progressistes en Amérique latine (1998-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gaudichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. Presses universitaires de Rennes; Publié avec le soutien du CRESPPA, du ILCEA4 et de l’université Grenoble-Alpes, 2021, 978-2-7535-8048-0. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.142980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions à Cuba de 1868 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Syllepse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 173 p., 2020, Coyoacán, 978-2-84950-776-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les extrêmes droites en Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 135, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalismes et mouvements sociaux. Les gauches latino-américaines depuis 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gaudichaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 163, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desde los márgenes latinoamericanos: Producciones, imaginarios y resistencias del siglo XVI hasta la actualidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Toulhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.92101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Amérique latine en bascule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 115, pp.57-60, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalismes et gouvernements progressistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gaudichaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IHEAL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, 2017, 978-2-37154-113-9. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cal.8339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Venezuela en crise : entre polarisation politique aiguë et effondrement du mode de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2017, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.2095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournant à gauche en Amérique latine : fin de cycle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus bolivarien en crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gaudichaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gauches latino-américaines au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les extrêmes droites en Amérique latine : panorama global et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 135 (4), pp.69-74. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rein.135.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les extrêmes droites en Amérique latine : entre spécificités et circulations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 135 (4), pp.75-89. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rein.135.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Polga-Hecimovich, Raul Sanchez-Urribarri (dir.), Authoritarian consolidation in times of crisis. Venezuela under Nicolás Maduro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15n4d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venezuela : un pouvoir affermi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2026, pp.246-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invention(s) de l’« Amérique latine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gaudichaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las elecciones presidenciales venezolanas del 28 de julio de 2024: un escrutinio fraudulento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 275-276, pp.75-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les gauches latino-américaines depuis 1945. Éclairages et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gaudichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les gauches en Amérique latine, 163, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jxe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Amérique latine et les défis posés par l’extractivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 131 (4), pp.143-155. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rein.131.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « présidence » Guaidó : bilan critique d’une expérience inédite en relations diplomatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire français de relations internationales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.397-411. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/epas.ferna.2024.01.0397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien n°1 : Ethnographier le politique en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brücker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zederman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/128ld⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venezuela : la fuite en avant autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution syndicale de Pétroles du Venezuela S. A. (PDVSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des études du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.237-262. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ried.8189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desde los márgenes latinoamericanos: Producciones, imaginarios y resistencias del siglo XVI hasta la actualidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Toulhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rubrique "Colloque", pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.91101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« El Dorado » : l’Amérique latine prisonnière de l’extractivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gaudichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°112 (2), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quin.112.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démocraties d’Amérique latine face au péril autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gaudichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°112 (2), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quin.112.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité des crises et des luttes latino-américaines en temps de pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Denicourt-Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99, pp.177-199. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cal.14840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venezuela : un système éducatif soumis aux aléas des crises économiques et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86, pp.42-48. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ries.10343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La resiliencia del autoritarismo madurista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 252-253, pp.19 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Venezuela face au Covid : gérer une crise sanitaire dans une crise multiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.21914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à Cuba : une exceptionnalité en voie de normalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.20-22. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ries.10738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venezuela : Nicolás Maduro à la tête d’un pays en crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.272-275. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ifri.demon.2018.01.0272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régressions démocratiques en Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 169 (2), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.169.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populism? Contributions and (mis)uses of a concept to understand national-Latin American popular governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gaudichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Populismes dans les Amériques, 14, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.5938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populisme ? Apports et (més)usages d’un concept pour comprendre les gouvernements nationaux-populaires latino-américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gaudichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.5938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAYS HORS SERVICE. VENEZUELA : DE L’UTOPIE AU CHAOS, Paula Vasquez Lezama, Paris, Buchet/Chastel, 2019, 224 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Automne (3), pp.XXII-XXII. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pe.193.0167v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Venezuela peut-il sortir de l'impasse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Printemps (1), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pe.181.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Syndicats et gouvernements latino-américains : une réinstitutionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gaudichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.17 - 29. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cal.8347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement syndical vénézuélien face à la crise du printemps 2017. Entre marginalisation des uns et cooptation des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.2214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement et institutionnalisation des centrales syndicales au Venezuela sous Chávez (2001 – 2011) [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venezuela : syndicats, instruments des travailleurs ou du gouvernement chaviste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.231-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bons, le brut et les truands. Brève mise au point sur la situation actuelle au Venezuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Andréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Ivanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire d’un syndicaliste devenu candidat à la présidentielle : Utilisation et contention d’un militant ouvrier dans le Venezuela de Chávez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alhim.4828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question sociale et politique : relations syndicat – gouvernement dans le Venezuela contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.65600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État régional du Bolívar au Venezuela. Reflet du désalignement entre le gouvernement chaviste et le mouvement ouvrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 76 (4), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.076.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y sigue la Revolución bolivariana. Les élections présidentielles du 7 octobre 2012 au Venezuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement révolutionnaire cubain en 1959 : un facteur d’apaisement social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant humanitaire des engagements d’exilés. Cycle de mobilisation et de démobilisation des Vénézuéliens à Madrid (2014-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exil &amp; politique, Résistances, engagements et mobilisations en migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Cavalier Bleu, pp.141-159, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection présidentielle vénézuélienne du 28 juillet 2024: un scrutin frauduleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Recondo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique latine. L’Année politique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes du CERI n°275-276, , pp.75-77, 2025, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25647/etudesduceri.275-276.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : pluralité des alternances critiques, résilience des dominations ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Andréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoletty Bracho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andréani, Fabrice; Bracho, Yoletty; Laplace, Lucie; Posado, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternances critiques et dominations ordinaires en Amérique latine : crises, résistances et continuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.177-182, 2024, 978-2-7535-9530-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Andréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoletty Bracho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andréani, Fabrice; Bracho, Yoletty; Laplace, Lucie; Posado, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternances critiques et dominations ordinaires en Amérique latine : crises, résistances et continuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-24, 2024, 978-2-7535-9530-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le balancier politique de l’Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.74-79, 2024, 9782340087385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats et corporations en Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gaudichaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de l’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.499-541, 2023, 9782802773115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement syndical dans la Révolution cubaine : un protagoniste méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme, conflictualité et action directe dans les Amériques et en Europe, de la fin du XIXème aux années 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariadna Ediciones, pp.224-242, 2023, 978-956-6095-75-0. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26448/ae9789566095750.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Authoritarian and Conservative Turn of Nicolás Maduro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America’s Pendular Politics: Electoral cycles and Alternations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.341-357, 2023, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26761-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Chávez to Maduro : From Delegative Democracy to De-Democratization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Populists in Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.75-91, 2022, The Sciences Po Series in International Relations and Political Economy, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84079-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspender o mantener las sanciones internacionales en tiempos de pandemia : el caso venezolano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FLACSO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A América Latina frente ao governo da Covid-19. Desigualdades, crises, resistências</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.308-321, 2022, 978-65-87718-30-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectuer un tournant autoritaire en domestiquant le mouvement syndical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des tournants autoritaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, pp.275-298, 2021, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/asava.collo.2021.01.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entender las temporalidades de la desdemocratización de Venezuela a largo plazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desenvolvimento e desigualdades na América Latina. Dilemas de longo curso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Pinaúna-CLACSO-CLAEM, pp.68-92, 2021, 978-65-86319-06-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience de l’autoritarisme maduriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dabène (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique latine - L’année politique 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes du CERI n°252-253, , pp.19-23, 2021, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25647/etudesduceri.252-253.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populismos latinoamericanos del segundo tercio del siglo XX, extremos franceses : ¿qué influencias para la actual izquierda refundacional latinoamericana?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Freie Universität. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Espacios : La historia latinoamericana en el contexto global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.570-581, 2016, 978-3-944675-35-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El papel de la huelga en la Revolución cubana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed.International Association Strikes and Social Conflict. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strikes and Social Conflicts, Towards a global history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.424-431, 2012, 978-972-96844-1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y sigue la revolución bolivariana. Las elecciones presidenciales del 7 de octubre de 2012 en Venezuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dabène (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Political Outlook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences PO, CERI, pp.68-75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gaudichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire politique de l’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.272 - 278. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12tj3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Venezuela d’une élection à l’autre : autoritarisme, participation et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Folz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoletty Bracho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Últimos Jueves de l’OPALC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du socialisme à la dépolitisation : évolution des discours du chef de l'État vénézuélien de Chávez à Maduro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Discours et images de la contestation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Montpellier ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagner et perdre en influence politique dans les Amériques au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Quessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Perspectives Transaméricaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme comme prisme des crises politiques : le cas du Venezuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluridisciplinaire sur les Amériques à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El chavismo y su oposición: dos historiografías olvidando la conflictividad social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop El giro conservador, los usos del pasado y la defensa de la democracia en América Latina: La agenda del Siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rio de Janeiro (BRAZIL), Brasil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme comme prisme de la crise politique vénézuélienne (1999-2021). Présentation d’un ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’axe 1 de l’ÉRIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bolivar : pourquoi le Libertador reste la principale figure emblématique de l’Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Rayko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.pcj649egp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États-Unis/Venezuela : la guerre ou le deal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Rayko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.p46am7dva⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investiture de Maduro : comment le Venezuela est-il devenu un régime autoritaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les syndicats face au péril conservateur et autoritaire: le cas vénézuélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Corina Machado, Nobel de la paix : et si Trump avait finalement gagné ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.6rn5hvuqa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De boucs émissaires de Maduro à ceux de Trump, l’épreuve des Vénézuéliens en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trump engagera-t-il un nouveau bras de fer avec le Venezuela ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la polarisation politique au Venezuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venezuela : Le régime de Nicolás Maduro n’incarne plus la gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion sur syndicalisme et politique en Amérique Latine de Thomas Posado.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Posado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7489,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A6CDCE2"/>
+    <w:nsid w:val="805AF86B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7720,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-posado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3578-0321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142907510" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/http://viaf.org/viaf/204149501" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139233440" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05111583v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;ani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoletty Bracho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laplace" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9814/alternances-critiques-et-dominations-ordinaires-en-amerique-latine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gaudichaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.142980" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/revolutions-a-cuba-_r_74_i_785.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05579816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ortiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Toulhoat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toutain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.92101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogalski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8339" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.2095" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05579826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.135.0069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.135.0075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n4d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jxe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.131.0143" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2024.01.0397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rublon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zederman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128ld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.8189" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.91101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116388v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Denicourt-Fauvel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.14840" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116404v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.10343" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6LN1H83-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.21914" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.10738" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3KBTSVFP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ifri.demon.2018.01.0272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.169.0097" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398196v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.5938" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.193.0167v" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.181.0077" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8347" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.2214" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.832" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Ivanovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116934v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.4828" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116419v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.65600" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.076.0105" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585544v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04995411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.275-276.16" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600051v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114739v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26448/ae9789566095750.61" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113793v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26761-1_16" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-L3QH3V4X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116961v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84079-2_5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.collo.2021.01.0275" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116993v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.252-253.03" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786587v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111130v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tj3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Folz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Quessard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114897v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rayko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pcj649egp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p46am7dva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114748v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6rn5hvuqa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238770v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326889v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114764v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114786v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-posado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3578-0321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142907510" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/http://viaf.org/viaf/204149501" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=jBkRpkQAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139233440" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05111583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Posado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;ani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoletty Bracho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laplace" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9814/alternances-critiques-et-dominations-ordinaires-en-amerique-latine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gaudichaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.142980" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/revolutions-a-cuba-_r_74_i_785.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05579816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ortiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Toulhoat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toutain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.92101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogalski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.2095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05579826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.135.0069" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.135.0075" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n4d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jxe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.131.0143" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2024.01.0397" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790190v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rublon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zederman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128ld" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.8189" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.91101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.112.0013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Denicourt-Fauvel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.14840" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116404v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.10343" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6LN1H83-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116432v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.21914" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.10738" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3KBTSVFP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ifri.demon.2018.01.0272" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.169.0097" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.5938" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.193.0167v" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.181.0077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8347" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.2214" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506864v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.832" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506900v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Ivanovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.4828" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.65600" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111552v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.076.0105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04585544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Compagnon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04995411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.275-276.16" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600051v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113749v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26448/ae9789566095750.61" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113793v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26761-1_16" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-L3QH3V4X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84079-2_5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111460v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.collo.2021.01.0275" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384819v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.252-253.03" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117022v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111130v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tj3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114855v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Folz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114878v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Quessard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114897v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rayko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pcj649egp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p46am7dva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114748v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320455v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6rn5hvuqa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692954v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>