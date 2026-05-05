--- v1 (2026-03-25)
+++ v2 (2026-05-05)
@@ -835,391 +835,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxidation on spectral and integrated emissivity of Ti-6Al-4V alloy at high temperatures</w:t>
+                <w:t xml:space="preserve">Investigations on the material flow and the role of the resulting hooks on the mechanical behaviour of dissimilar friction stir welded Al2024-T3 to Ti-6Al-4V overlap joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
+                <w:t xml:space="preserve">Morgane Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lieurey</w:t>
+                <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 889, pp.1-11/161545. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 292, pp.1-15/117057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.161545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328838v1</w:t>
+                <w:t xml:space="preserve">hal-03117272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the material flow and the role of the resulting hooks on the mechanical behaviour of dissimilar friction stir welded Al2024-T3 to Ti-6Al-4V overlap joints</w:t>
+                <w:t xml:space="preserve">Development of a multi-scale and coupled cutting model for the drilling of Ti-6Al-4V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Geyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+                <w:t xml:space="preserve">Camille Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117057⟩</w:t>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.526-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2021.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117272v1</w:t>
+                <w:t xml:space="preserve">hal-03337160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-scale and coupled cutting model for the drilling of Ti-6Al-4V</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of oxidation on spectral and integrated emissivity of Ti-6Al-4V alloy at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lieurey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Landon</w:t>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.526-540. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 889, pp.1-11/161545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2021.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.161545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337160v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical coupling investigation in Ti-6Al-4V orthogonal cutting: experimental and numerical confrontation</w:t>
               </w:r>
@@ -1231,51 +1231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1339,90 +1339,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and versatile method for spectral emissivity measurement at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90 (11), pp.115116-1 - 115116-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1599,51 +1599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3126,51 +3126,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28813FC2"/>
+    <w:nsid w:val="4E57AE5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3357,51 +3357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-pottier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6614-2146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150300263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8588-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05413753v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Nahas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2025.111661" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05413874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Landon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/MMSJ.2025_11_2025136" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Magne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laussu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-04156-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04766857v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Nahas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauceau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126335" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04192708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lieurey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161545" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03117272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03337160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2021.08.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Harzallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105322" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02375277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116425" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01881339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Zeramdini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;l Germain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1425-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2018.03.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Germain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.10.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouaghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.09.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022455v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Calamaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coupard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9868-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995121v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#283;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.04.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.09.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C08L3JM1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Coudert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9555-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C722NJS7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Moutrille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9138-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0054-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00566788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04845868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-pottier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6614-2146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150300263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8588-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05413753v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Nahas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2025.111661" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05413874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Landon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/MMSJ.2025_11_2025136" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Magne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laussu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-04156-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04766857v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Nahas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauceau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126335" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04192708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03117272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03337160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2021.08.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lieurey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161545" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Harzallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105322" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02375277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116425" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01881339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Zeramdini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;l Germain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1425-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2018.03.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Senatore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Germain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.10.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouaghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.09.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022455v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Calamaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coupard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9868-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995121v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#283;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.04.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.09.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C08L3JM1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Coudert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9555-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C722NJS7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Moutrille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9138-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0054-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00566788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04845868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>