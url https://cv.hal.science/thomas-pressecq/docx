--- v0 (2026-03-06)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Pressecq </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can available scientific information be mobilised to ensure the efficacy of microbial biocontrol agents against plant diseases in the field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.107115. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2025.107115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil co-construit pour faciliter l’utilisation du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 772, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using microbial biocontrol for disease control in French vegetable production: An analysis of the perspectives of farmers and farm advisors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.106648. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un OAD pour faciliter l’utilisation du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 755, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the complexity of deploying microbial biocontrol agents against plant diseases in an IPM context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promoting Integrated Pest Management in Protected Crops in a Changing Europe and Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC, Sep 2025, Podgorica, Montenegro. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage the complexity of deploying microbial biocontrol agents against plant diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international congress of biological control (ICBC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC, CABI, Jun 2024, San Jose, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the complex use of microbial biocontrol agents against plant diseases in a context of IPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Europe symposium on innovation and development of IPM in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guizhou University, Nov 2024, Guiyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a database on the factors of efficacy of microbial biocontrol agents against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IOBC-WPRS meeting of the working group “Biological and Integrated Control of Plant Pathogens”. Biocontrol needs and challenges in future cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen university and research, Jun 2023, Wageningen, Netherlands. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the factors influencing the efficacy of biocontrol against plant diseases for an optimal use in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grimonpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Australasian plant pathology society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Plant Pathology Society, Nov 2023, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szadkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International symposium of plant virus epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas, Madrid, spain, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szadkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad; Inrae, Sep 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of decision support systems to promote the use of microbial biocontrol of plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International congress of biological control (ICBC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC; CABI, Apr 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et optimisation du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecophyto Recherche et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecophyto, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support systems to foster biocontrol: perspective contributions of academia, industry, and end-users?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Congress of Biological Control (ICBC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC; CABI, Apr 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system partially based on farmers’ experience to promote an efficient use of microbial biocontrol agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference on farmer-centric on-farm experimentation (#OFE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-#DigitAg; International Society of Precision Agriculture, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des solutions aux maladies des plantes sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing decision support systems based on protection efficacy to promote the use of microbial biocontrol agents in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTOMED symposium: Biologicals / Biopesticides / Biostimulants and EU policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Democritus University of Thrace, Dec 2020, Thrace, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing decision support systems based on protection efficacy to promote the use of microbial biocontrol agents in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual biocontrol industry meeting (ABIM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les déterminants de la variabilité de l’efficacité du biocontrôle contre les maladies des plantes à partir des données de la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Rencontres de Phytopathologie – Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Aussois (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system based on literature review and farmers’ experience to promote an efficient use of microbial biocontrol agents against diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.142, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeciControl: a participative tool to gather & share data regarding biocontrol efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Scientific Conference – Towards Pesticide Free Agriculture “What research to meet the pesticides reduction objectives embedded in the European Green Deal?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in bioprotectants for plant disease control in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-75, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of action of microbial biocontrol agents against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerardo Puopolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial biocontrol agents: developing effective biopesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-68, 2022, 978-1-78924-918-7. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781789249200.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of efficacy of microbial bioprotectants against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Bouaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen Köhl; Willem J. Ravensberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial bioprotectants for plant disease management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-122, 2021, Burleigh Dodds Series in Agricultural Science, 9781786768131. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0093.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des outils d’aide à la décision pour optimiser l’usage du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Bermudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’outil d’aide à la décision pour favoriser l’usage du biocontrôle microbien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phytopathologie et phytopharmacie. Université d'Avignon, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023AVIG0619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04563686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Pressecq </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can available scientific information be mobilised to ensure the efficacy of microbial biocontrol agents against plant diseases in the field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.107115. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2025.107115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using microbial biocontrol for disease control in French vegetable production: An analysis of the perspectives of farmers and farm advisors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.106648. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil co-construit pour faciliter l’utilisation du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 772, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un OAD pour faciliter l’utilisation du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 755, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the complexity of deploying microbial biocontrol agents against plant diseases in an IPM context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promoting Integrated Pest Management in Protected Crops in a Changing Europe and Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC, Sep 2025, Podgorica, Montenegro. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage the complexity of deploying microbial biocontrol agents against plant diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international congress of biological control (ICBC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC, CABI, Jun 2024, San Jose, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the complex use of microbial biocontrol agents against plant diseases in a context of IPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Europe symposium on innovation and development of IPM in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guizhou University, Nov 2024, Guiyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a database on the factors of efficacy of microbial biocontrol agents against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IOBC-WPRS meeting of the working group “Biological and Integrated Control of Plant Pathogens”. Biocontrol needs and challenges in future cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen university and research, Jun 2023, Wageningen, Netherlands. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the factors influencing the efficacy of biocontrol against plant diseases for an optimal use in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grimonpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Australasian plant pathology society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Plant Pathology Society, Nov 2023, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szadkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International symposium of plant virus epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas, Madrid, spain, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et optimisation du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecophyto Recherche et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecophyto, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of decision support systems to promote the use of microbial biocontrol of plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International congress of biological control (ICBC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC; CABI, Apr 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Szadkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad; Inrae, Sep 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support systems to foster biocontrol: perspective contributions of academia, industry, and end-users?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Congress of Biological Control (ICBC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC; CABI, Apr 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system partially based on farmers’ experience to promote an efficient use of microbial biocontrol agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference on farmer-centric on-farm experimentation (#OFE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-#DigitAg; International Society of Precision Agriculture, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des solutions aux maladies des plantes sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing decision support systems based on protection efficacy to promote the use of microbial biocontrol agents in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTOMED symposium: Biologicals / Biopesticides / Biostimulants and EU policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Democritus University of Thrace, Dec 2020, Thrace, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing decision support systems based on protection efficacy to promote the use of microbial biocontrol agents in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual biocontrol industry meeting (ABIM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les déterminants de la variabilité de l’efficacité du biocontrôle contre les maladies des plantes à partir des données de la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Rencontres de Phytopathologie – Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Aussois (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system based on literature review and farmers’ experience to promote an efficient use of microbial biocontrol agents against diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.142, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeciControl: a participative tool to gather & share data regarding biocontrol efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Scientific Conference – Towards Pesticide Free Agriculture “What research to meet the pesticides reduction objectives embedded in the European Green Deal?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in bioprotectants for plant disease control in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-75, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of action of microbial biocontrol agents against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerardo Puopolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial biocontrol agents: developing effective biopesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-68, 2022, 978-1-78924-918-7. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781789249200.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of efficacy of microbial bioprotectants against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Bouaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen Köhl; Willem J. Ravensberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial bioprotectants for plant disease management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-122, 2021, Burleigh Dodds Series in Agricultural Science, 9781786768131. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0093.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des outils d’aide à la décision pour optimiser l’usage du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Bermudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’outil d’aide à la décision pour favoriser l’usage du biocontrôle microbien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pressecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phytopathologie et phytopharmacie. Université d'Avignon, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023AVIG0619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04563686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pressecq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2025.107115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601495v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Nicot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Turc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grimonpont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ginez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202387v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.02" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/9781789249200.0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789249200.0003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bouaoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106382" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0093.05" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bermudes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04563686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AVIG0619" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pressecq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2025.107115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Nicot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106648" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Turc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grimonpont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573785v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ginez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202387v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.02" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/9781789249200.0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789249200.0003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bouaoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106382" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0093.05" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bermudes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04563686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AVIG0619" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>