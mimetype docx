--- v1 (2026-03-27)
+++ v2 (2026-05-09)
@@ -312,291 +312,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precarious Young Adults’ Mental Health during the Pandemic: The Major Impact of Food Insecurity Independently of COVID-19 Diagnosis</w:t>
+                <w:t xml:space="preserve">A new and innovative approach to the treatment of post-traumaticstress disorder: MDMA-assisted therapy, historical approach andanalysis of current protocols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Essadek</w:t>
+                <w:t xml:space="preserve">F. Dellanoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Shadili</w:t>
+                <w:t xml:space="preserve">Z. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Bergami Goulart Barbosa</w:t>
+                <w:t xml:space="preserve">Manuel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Assous</w:t>
+                <w:t xml:space="preserve">C. Vigourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Widart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Rabeyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (14), </w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15143260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2023.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191635v1</w:t>
+                <w:t xml:space="preserve">hal-04239892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new and innovative approach to the treatment of post-traumaticstress disorder: MDMA-assisted therapy, historical approach andanalysis of current protocols.</w:t>
+                <w:t xml:space="preserve">Precarious Young Adults’ Mental Health during the Pandemic: The Major Impact of Food Insecurity Independently of COVID-19 Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dellanoce</w:t>
+                <w:t xml:space="preserve">Aziz Essadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Dubus</w:t>
+                <w:t xml:space="preserve">Gérard Shadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Vidal</w:t>
+                <w:t xml:space="preserve">Pablo Bergami Goulart Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vigourt</w:t>
+                <w:t xml:space="preserve">Adèle Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rabeyron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Widart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2023.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15143260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239892v1</w:t>
+                <w:t xml:space="preserve">hal-04191635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Hartung Study » : vivre en soi pendant sept jours. Exploration phénoménologique et psychanalytique d’une performance d’Abraham Poincheval associée à une œuvre de Hans Hartung</w:t>
               </w:r>
@@ -706,261 +706,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary situation of psychoanalysis and psychoanalytical therapies in France</w:t>
+                <w:t xml:space="preserve">Être guérisseur, une histoire de famille ? Le « don de guérison » entre transmission et symbolisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Clesse</w:t>
+                <w:t xml:space="preserve">Samuel Caussié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Monne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrard Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Botbol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoanalytic Psychotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02668734.2022.2040047⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (9), pp.922-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873242v1</w:t>
+                <w:t xml:space="preserve">hal-04106175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être guérisseur, une histoire de famille ? Le « don de guérison » entre transmission et symbolisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contemporary situation of psychoanalysis and psychoanalytical therapies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Monne</w:t>
+                <w:t xml:space="preserve">Christophe Clesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evrard Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rabeyron</w:t>
+                <w:t xml:space="preserve">Michel Botbol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 180 (9), pp.922-926. </w:t>
+              <w:t xml:space="preserve">Psychoanalytic Psychotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (4), pp.363-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02668734.2022.2040047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106175v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawing the branch of near‐death experience research: A critical analysis of Parnia et al.’s paper</w:t>
               </w:r>
@@ -1197,51 +1197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychoanalysis and Telepathic Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evrard Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Massicotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1581,759 +1581,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy, Free Energy, and Symbolization: Free Association at the Intersection of Psychoanalysis and Neuroscience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudie Massicotte</w:t>
+                <w:t xml:space="preserve">Les expériences de mort imminente en service de réanimation et au-delà entre logiques de l’opératoire et processus de subjectivation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rabeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Minjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00366⟩</w:t>
+              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eslm.153.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066510v1</w:t>
+                <w:t xml:space="preserve">hal-03794585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Most Research Findings About Psi Are False: The Replicability Crisis, the Psi Paradox and the Myth of Sisyphus</w:t>
+                <w:t xml:space="preserve">Consciousness, Free Energy and Cognitive Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.562992. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 11, pp.1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.562992⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03066495v1</w:t>
+                <w:t xml:space="preserve">hal-03066506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A randomized controlled trial of 25 sessions comparing music therapy and music listening for children with autism spectrum disorder</w:t>
+                <w:t xml:space="preserve">Transformational processes and the analytical field: A new paradigm for models and clinical practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2020.113377⟩</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (1), pp.e1-e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2020.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997847v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation et l’efficacité des psychothérapies psychanalytiques et de la psychanalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 86 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evopsy.2020.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental health of French students during the Covid-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Essadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 277, pp.392-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2020.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expériences de mort imminente en service de réanimation et au-delà entre logiques de l’opératoire et processus de subjectivation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Minjard</w:t>
+                <w:t xml:space="preserve">Why Most Research Findings About Psi Are False: The Replicability Crisis, the Psi Paradox and the Myth of Sisyphus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eslm.153.0047⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.562992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.562992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794585v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consciousness, Free Energy and Cognitive Algorithms</w:t>
+                <w:t xml:space="preserve">A randomized controlled trial of 25 sessions comparing music therapy and music listening for children with autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Pablo Robledo del Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Carasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Finkel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1675. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 293, pp.113377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2020.113377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066506v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformational processes and the analytical field: A new paradigm for models and clinical practices</w:t>
+                <w:t xml:space="preserve">Entropy, Free Energy, and Symbolization: Free Association at the Intersection of Psychoanalysis and Neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Massicotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85 (1), pp.e1-e13. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2020.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066518v1</w:t>
+                <w:t xml:space="preserve">hal-03066510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preregistered multi-lab replication of Maier et al. (2014, Exp. 4) testing retroactive avoidance</w:t>
               </w:r>
@@ -2781,2407 +2781,2432 @@
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 177 (3), pp.263-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2018.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la médiation musicothérapique dans la prise en charge des troubles du spectre autistique chez l’enfant : évaluation, processus et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Dozsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Carasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62 (1), pp.147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psye.621.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus transformationnels et champ analytique : un nouveau paradigme pour les modèles et les pratiques cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous experiences, mental health and creativity: is psi the missing link ?</w:t>
+                <w:t xml:space="preserve">Constructions finies et constructions infinies : de l’épistémologie psychanalytique dans ses rapports à la vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consciousness Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.143-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2018.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190018v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions finies et constructions infinies : de l’épistémologie psychanalytique dans ses rapports à la vérité</w:t>
+                <w:t xml:space="preserve">Anomalous experiences, mental health and creativity: is psi the missing link ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Analysis and Geometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Consciousness Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (3-4), pp.207-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189842v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinique des expériences d’abduction : trauma, clivage et logiques de l’originaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (2), pp.355-379. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2017.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas Harpocrate : trajectoire d’un enfant autiste au sein d’un dispositif de médiation musicothérapique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Dozsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Carasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (2), pp.95. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.182.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freud as a Psychical Researcher: The Impossible Freudian Legacy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'art oratoire en milieu universitaire, entre psychanalyse et neurosciences cognitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imago Budapest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (3), pp.201-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2017.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190020v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'art oratoire en milieu universitaire, entre psychanalyse et neurosciences cognitives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freud as a Psychical Researcher: The Impossible Freudian Legacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Imago Budapest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (4), pp.9-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181699v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des processus psychiques en consultations de voyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Abchiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Coq-Héron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 231 (4), pp.123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cohe.231.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiations thérapeutiques et processus de symbolisation : de l’expérience sensible à la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (2), pp.351-364. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2017.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La signification occulte des rêves : Freud pourfendeur ou pourvoyeur de mythes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 552 (6), pp.463-476. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.552.0463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02136977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse du processus créateur chez Jean Renoir : la quête de l'unité par le réel et le groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66 (1), pp.67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rppg.066.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fantômes d’un deuil impossible</w:t>
+                <w:t xml:space="preserve">Clinical aspects of Out-of-Body Experiences: Trauma, reflexivity and symbolisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Chouvier</w:t>
+                <w:t xml:space="preserve">Samuel Caussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (4), pp.e53-e71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psys.161.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871262v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical aspects of Out-of-Body Experiences: Trauma, reflexivity and symbolisation</w:t>
+                <w:t xml:space="preserve">Les fantômes d’un deuil impossible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Caussie</w:t>
+                <w:t xml:space="preserve">Claudine Veuillet-Combier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2016.09.002⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.161.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189856v1</w:t>
+                <w:t xml:space="preserve">hal-02871262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renoir, ses environnements, sa créativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Carnet psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 200 (6), pp.53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcp.200.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinique des sorties hors du corps : trauma, réflexivité et symbolisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Caussié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81 (4), pp.755-775. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2015.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus de symbolisation et de représentation comme espace transitionnel pour la psychanalyse et les neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81 (1), pp.160-175. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2015.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinique et processus de symbolisation de l’atmosphère dans les problématiques psychotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rebollar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81 (2), pp.476-492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evopsy.2015.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associativité, symbolisation et entropie : propositions théoriques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 173 (8), pp.649-658. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2015.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Experiences, Trauma, and Symbolization Processes at the Frontiers between Psychoanalysis and Cognitive Neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianna Loose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de la procrastination académique : motivation autodéterminée, estime de soi et degré de maximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (1), pp.19-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prps.2015.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeling the future: A meta-analysis of 90 experiments on the anomalous anticipation of random future events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daryl Bem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Tressoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Duggan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, pp.1188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/f1000research.7177.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité à l’épreuve de la prison : médiation photolangage et relance des processus narratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Numéro537 (3), pp.223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bupsy.537.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychose pour tous : la jeunesse au risque du« syndrome de psychose atténuée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57 (1), pp.331 - 348. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.571.0331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retro-priming, priming, and double testing: psi and replication in a testâ€“retest design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychose pour tous : la jeunesse au risque du« syndrome de psychose atténuée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (1), pp.331-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.571.0331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02189867v1</w:t>
+                <w:t xml:space="preserve">hal-02137134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychose pour tous : la jeunesse au risque du« syndrome de psychose atténuée » ?</w:t>
               </w:r>
@@ -5203,866 +5228,853 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57 (1), pp.331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psye.571.0331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychose pour tous : la jeunesse au risque du« syndrome de psychose atténuée ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retro-priming, priming, and double testing: psi and replication in a testâ€“retest design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psye.571.0331⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137134v1</w:t>
+                <w:t xml:space="preserve">hal-02189867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychose pour tous : La jeunesse au risque de la psychose atténuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Experiences, Psi and Functional Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Acunzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02137168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge clinique des expériences exceptionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canal Psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Hors série numéro 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risquer la psychose – objections faîtes au syndrôme de psychose atténuée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives historiques et contemporaines sur l'occulte dans la correspondance Freud-Ferenczi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rabeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Evrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.97-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rep.013.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190023v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02137274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives historiques et contemporaines sur l'occulte dans la correspondance Freud-Ferenczi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risquer la psychose – objections faîtes au syndrôme de psychose atténuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (2), pp.45-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02137274v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les psychanalystes et le transfert de pensées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (4), pp.589-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives historiques et contemporaines sur l’occulte dans la correspondance Freud-Ferenczi / Historical and Contemporary Perspectives on Occultism in the Freud-Ferenczi Correspondence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les psychanalystes et le transfert de pensée : enjeux historiques et actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Psychanalyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (4), pp.589-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2012.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355856v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02137262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les psychanalystes et le transfert de pensée : enjeux historiques et actuels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives historiques et contemporaines sur l’occulte dans la correspondance Freud-Ferenczi / Historical and Contemporary Perspectives on Occultism in the Freud-Ferenczi Correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, Non spécifié</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02137262v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les psychanalystes et le transfert de pensée : enjeux historiques et actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6087,405 +6099,405 @@
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (4), pp.589-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evopsy.2012.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of la connaissance supranormale by Eugène Osty (1874-1938) : the history of psychical research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scientific Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (4), pp.351-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinique des expériences exceptionnelles : du trauma à la solution paranormale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Malefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 75 (4), pp.633-653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evopsy.2010.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paranormal experiences, mental health and mental boundaries, and psi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Watt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (4), pp.487-492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.paid.2009.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences exceptionnelles : entre neurosciences et psychanalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (2), pp.282. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rep.008.0282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6495,51 +6507,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences exceptionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6559,310 +6571,310 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Bioy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand livre des transes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.295-302, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Psychothérapies psychanalytiques, leurs évaluations »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ducousso-Lacaze A., Keller P. H., Ce que les psychanalystes apportent à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse, Erès, pp.111-119, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiations thérapeutiques, évaluation des processus et troubles autistiques : l’exemple de la médiation musicothérapique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Carasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation clinique des psychothérapies psychanalytiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.441-465, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychopathological and Psychodynamic approaches to anomalous experiences : The concept of paranormal solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mental health and anomalous experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NovaPublisher, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6872,91 +6884,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du néolibéralisme au Tsunami Cognitivo-Comportemental en Grande Bretagne : Est-il encore temps pour la France d'éviter la catastrophe britannique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6966,167 +6978,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie clinique et psychopathologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entretien clinique avec l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rabeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Collin, 2016, Chouvier B.; Attigui P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7273,51 +7285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabeyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.01.010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336508v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Royant-Parola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crouigneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.05.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Essadek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Shadili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bergami Goulart Barbosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Assous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Widart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15143260" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dellanoce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dubus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabeyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.06.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04211626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Batissou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlesser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sarfati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.04.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04873242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clesse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Botbol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02668734.2022.2040047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04106175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caussi&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cholez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Monne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Renaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04106163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Pratte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14846" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04106239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Massicotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00030651211022332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Artru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2021.03.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Langlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.004.0105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03342308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad Dalal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobb&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.07.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00366" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.562992" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02997847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Robledo del Canto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carasco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2020.113377" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2020.07.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.08.042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03794585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Minjard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.153.0047" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066506v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01675" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2020.01.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Maier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Buechner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Dechamps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pflitsch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kurzrock" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238373" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bergs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2020.04.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2020-0120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.834.1239" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cabelguen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.04.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Saumon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dozsa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.621.0147" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.05.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Charlet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rowe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Mousseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189842v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2018.07.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.07.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189843v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.182.0095" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02181699v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.03.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Abchiche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.231.0123" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02181695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.01.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.552.0463" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.066.0067" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Veuillet-Combier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chouvier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.161.0013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189856v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caussie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2016.09.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189889v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.200.0053" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111754v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V1BVCHB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02155552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.03.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rebollar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.05.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02173618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.02.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianna Loose" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01926" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faur&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Morange" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.01.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ7PTCXJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Bem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Tressoldi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Duggan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.7177.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mirabel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.537.0223" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585591v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.571.0331" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00154" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189870v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02137134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Evrard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Acunzo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00893" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.013.0097" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355678v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.05.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189876v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190025v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Malefan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2010.09.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1X2WPHT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Watt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2009.11.029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189886v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.008.0282" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325959v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062644v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Saumon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carasco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bonnot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190066v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02472382v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabeyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.01.010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336508v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Royant-Parola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crouigneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.05.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239892v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dellanoce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dubus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigourt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabeyron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.06.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191635v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Essadek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Shadili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bergami Goulart Barbosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Assous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Widart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15143260" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04211626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Batissou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlesser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sarfati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.04.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04106175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caussi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cholez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Monne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Renaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04873242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clesse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Botbol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02668734.2022.2040047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04106163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Pratte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14846" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04106239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Massicotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00030651211022332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Artru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2021.03.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Langlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.004.0105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03342308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad Dalal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobb&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.07.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03794585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Minjard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.153.0047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01675" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2020.01.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2020.07.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.08.042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.562992" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02997847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Robledo del Canto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carasco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2020.113377" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00366" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Maier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Buechner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Dechamps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pflitsch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kurzrock" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238373" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bergs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2020.04.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2020-0120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.834.1239" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cabelguen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.04.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PVMT6ZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Saumon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dozsa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.621.0147" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.05.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189842v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2018.07.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Charlet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rowe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Mousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.07.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.182.0095" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02181699v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.03.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Abchiche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.231.0123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02181695v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.01.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136977v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.552.0463" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.066.0067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189856v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caussie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2016.09.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Veuillet-Combier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chouvier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.161.0013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.200.0053" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111754v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.10.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V1BVCHB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02155552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.03.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rebollar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.05.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02173618v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.02.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianna Loose" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01926" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189865v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faur&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Morange" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.01.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ7PTCXJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Bem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Tressoldi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Duggan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.7177.1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189862v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mirabel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.537.0223" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.571.0331" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02137134v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189870v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189867v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00154" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355669v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Evrard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137168v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Acunzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00893" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190024v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.013.0097" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190023v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355678v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.05.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190025v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189882v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Malefan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2010.09.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1X2WPHT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189881v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Watt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2009.11.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189886v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.008.0282" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325959v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190022v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Saumon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carasco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bonnot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190066v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02472382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189825v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02190021v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>