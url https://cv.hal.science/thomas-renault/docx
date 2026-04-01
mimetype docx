--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -467,347 +467,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment analysis and machine learning in finance: a comparison of methods and models on one million messages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un « drone monétaire » pour remettre la politique monétaire au service de tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes &amp; Etudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205149v1</w:t>
+                <w:t xml:space="preserve">hal-03973725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic uncertainty before and during the COVID-19 pandemic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sentiment analysis and machine learning in finance: a comparison of methods and models on one million messages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2020.104274⟩</w:t>
+              <w:t xml:space="preserve">Digital Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1-2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42521-019-00014-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205118v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un « drone monétaire » pour remettre la politique monétaire au service de tous</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic uncertainty before and during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Altig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maria Barrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+                <w:t xml:space="preserve">Nicholas Bloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Carré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philip Bunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes &amp; Etudes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.104274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2020.104274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973725v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaie fiduciaire, monnaie électronique et crypto-monnaies : La monnaie à l’heure du digital</w:t>
               </w:r>
@@ -1743,51 +1743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaie, banques, finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
@@ -2593,51 +2593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DACF3BC8"/>
+    <w:nsid w:val="28875F85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2824,51 +2824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-renault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4838-4755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233314903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03810447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2022.102626" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;gan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101494" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42521-019-00014-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205118v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Altig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Baker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Barrero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bloom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bunn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2020.104274" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Carr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beaupain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Braouezec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.402.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bortoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.505d.1964" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2017.09.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23NZKSPB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2017.07.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJMTCK5C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Henriet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lippmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Monnaie_banques_finance_2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04222561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24486-5_6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-renault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4838-4755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233314903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03810447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2022.102626" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;gan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101494" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Carr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebrun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42521-019-00014-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Altig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Baker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Barrero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bloom" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bunn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2020.104274" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beaupain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Braouezec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.402.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bortoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.505d.1964" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2017.09.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23NZKSPB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2017.07.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJMTCK5C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Henriet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lippmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Monnaie_banques_finance_2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04222561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24486-5_6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>