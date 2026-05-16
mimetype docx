--- v1 (2026-04-01)
+++ v2 (2026-05-16)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">233314903</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">uACrv00AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,1213 +194,1213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media sentiment on monetary policy: Determinants and relevance for inflation expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 124, pp.102626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2022.102626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does investor sentiment on social media provide robust information for Bitcoin returns predictability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38, pp.101494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.frl.2020.101494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social distancing beliefs and human mobility: Evidence from Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (3), pp.e0246949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0246949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un « drone monétaire » pour remettre la politique monétaire au service de tous</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sentiment analysis and machine learning in finance: a comparison of methods and models on one million messages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes &amp; Etudes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1-2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42521-019-00014-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973725v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment analysis and machine learning in finance: a comparison of methods and models on one million messages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Economic uncertainty before and during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Altig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maria Barrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Bunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42521-019-00014-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.104274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2020.104274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205149v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic uncertainty before and during the COVID-19 pandemic</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un « drone monétaire » pour remettre la politique monétaire au service de tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Bunn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes &amp; Etudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205118v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaie fiduciaire, monnaie électronique et crypto-monnaies : La monnaie à l’heure du digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Beaupain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Braouezec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Banque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 830, pp.64-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur d'usage d'une monnaie: Les cryptomonnaies peuvent-elles se substituer aux monnaies traditionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Beaupain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Braouezec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Banque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 831, pp.76-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Machines Read the Web: Market Efficiency and Costly Information Acquisition at the Intraday Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (2), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/fina.402.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nowcasting GDP Growth by Reading Newspapers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Big Data and Statistics - Part 1, 505-506, pp.17-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24187/ecostat.2018.505d.1964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Words are not all created equal: A new measure of ECB communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 79, pp.136-156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2017.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraday online investor sentiment and return patterns in the U.S. stock market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 84, pp.25-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2017.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1389,219 +1410,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investor attention and intraday market reaction to ECB announcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journée d'Econométrie — Développements récents de l'économétrie appliquée à la finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investor attention and intraday market reaction to ECB announcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFFI International Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1611,231 +1632,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner. Un enjeu essentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Askenazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lippmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odile Jacob, 368 p., 2024, 978-2-415-00987-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaie, banques, finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 444 p., 2021, Manuels hors collection, 978-2-13-083032-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1845,150 +1866,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Analysis of Investor Sentiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Boulu-Reshef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Bourghelle; Pascal Grandin; Fredj Jawadi; Philippe Rozin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Finance and Asset Prices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.131-154, 2022, Contributions to Finance and Accounting, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-24486-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1998,205 +2019,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisse de la productivité en France : échec en « maths » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 24 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Usual Suspects: Offender Origin, Media Reporting and Natives' Attitudes Towards Immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03167833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2206,209 +2227,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Usual Suspects: Offender Origin, Media Reporting and Natives' Attitudes Towards Immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sekou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04084095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investor attention and intraday market reaction to ECB announcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2418,114 +2439,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three essays on the informational efficiency of financial markets through the use of Big Data Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Université Panthéon-Sorbonne - Paris I, 2017. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017PA01E009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01988570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2593,51 +2614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28875F85"/>
+    <w:nsid w:val="77781A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2824,51 +2845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-renault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4838-4755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233314903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03810447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2022.102626" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;gan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101494" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Carr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebrun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42521-019-00014-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Altig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Baker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Barrero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bloom" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bunn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2020.104274" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beaupain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Braouezec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.402.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bortoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.505d.1964" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2017.09.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23NZKSPB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2017.07.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJMTCK5C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Henriet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lippmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Monnaie_banques_finance_2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04222561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24486-5_6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-renault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4838-4755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233314903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=uACrv00AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03810447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2022.102626" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;gan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101494" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246949" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42521-019-00014-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205118v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Altig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Baker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Barrero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bloom" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bunn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2020.104274" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Carr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beaupain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Braouezec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.402.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bortoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.505d.1964" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2017.09.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23NZKSPB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2017.07.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJMTCK5C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928599v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Henriet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lippmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Monnaie_banques_finance_2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04222561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24486-5_6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>