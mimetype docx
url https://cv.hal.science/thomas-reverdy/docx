--- v0 (2026-04-21)
+++ v1 (2026-05-12)
@@ -1964,165 +1964,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00134707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'évaluation de l'engagement volontaire des entreprises en faveur de l'environnement : la trajectoire mouvementée d'une mode managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10, pp.97-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00187086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Management environnemental et dynamique d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 31 (158), pp.187-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00187077v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00187086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of an intervention to train teaching-hospital care providers in quality management.</w:t>
               </w:r>
@@ -2380,709 +2380,709 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Régulations en clair-obscur : les flexibilités électriques entre équilibrage national et contraintes locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gasull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques de l'Energie de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Martin d'Hères/Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La planification en trompe l’œil. L’émergence d’un Etat industriel dérisqueur au motif du verdissement de l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l'Association Française de Sociologie, "Environnement et inégalités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie - RT 12 Sociologie économique, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05346357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking under the “spot” light: opacity and visibility of transactions on the French electricity market during the European energy crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyas Hanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Interdisciplinary Market Studies Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Market Studies (CMS), Jun 2025, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05547805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivalries and interdependencies between French regulation authorities: the controversial regulation of electricity prosumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'Energie de Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Martin d'Hères/Grenoble, France</w:t>
+              <w:t xml:space="preserve">40th EGOS Colloquium, "Crossroads for Organizations: Time, Space, and People"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05547869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hydrogène au milieu du gué. Aligner les futurs d’une molécule, affaire d’État ou de marché ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès National de l'AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-organizations in MNC political strategies to address plastic pollution in emerging economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European International Business Academy (EIBA) 50th Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aalto University, Dec 2024, Helsinki (Aalto University School of Economics), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-organizations as devices of multinational corporations (MNCs) to tackle plastic pollution: interactions with mandatory regulation and deliberative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Group for Organizational Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rivalries and interdependencies between French regulation authorities: the controversial regulation of electricity prosumers</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market design and regulation for demand side management and renewable electricity self-consumption in France: the discipline of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis of the Energy Markets: Experimentation and Contention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VirginiaTech, USA, Feb 2023, International virtual workshop, 2023, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3252,50 +3252,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03041951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Improving the energy performance in service building through collective learning and regulation: how socio-technical dependencies are convened in a deliberative space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Energy and Society Conference : Energy transitions in a divided world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Exeter, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Legitimacy constraints and strategic interdependencies between political authorities and independent authorities in the French electricity-market regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3304,139 +3386,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Energy and Society Conference: Energy transitions in a divided world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01998857v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01998866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The political construction of “market failures”: national energy policies under the scrutiny of European state aid control</w:t>
               </w:r>
@@ -4478,266 +4478,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00484365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effondrement de la confiance et escalade du conflit dans un projet industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau Thématique « Sociologie économique »</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, 14-17 Avril 2009 « Violences et société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00379789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construction de sens et institutionnalisation de nouvelles pratiques dans un champ économique émergeant : l'achat de gaz en Europe Continentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00379790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Effondrement de la confiance et escalade du conflit dans un projet industriel</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensemaking on the energy market: how industry deals with price uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Thématique « Sociologie économique »</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Energizing Markets Conference, Copenhagen Business School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00379786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unintended effects of the energy markets liberalisation: a neo-institutional approach of the liberalisation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Summer Academy on Technology Studies, Transforming the Energy System: The Role of Institutions, Interests &amp; Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Deutschlandsberg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00364048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisational resilience at the limit: projects integrating new technologies in complex operational systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4766,126 +4835,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Institutionalism. European Group on Organization Studies (EGOS) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00347767v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00379786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust the market ? Incomplete institutionalisation of the new energy markets</w:t>
               </w:r>
@@ -4972,64 +4972,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flex-Mediation Intermédiation avec les utilisateurs finaux au prisme de la variabilité des énergies renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gasull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5540,51 +5540,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5645,251 +5645,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03260471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jardin des colonies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incertitude et résilience dans les projets technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Venayre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roehrich Alicia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas B. Reverdy</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fondation pour le Développement de la Sécurité Industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016-1, pp.42, 2016, Cahiers de la Sécurité Industrielle, ISSN 2100-3874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57071/582prj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599717v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Incertitude et résilience dans les projets technologiques</w:t>
+                <w:t xml:space="preserve">halshs-01261650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction politique des prix de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, 319 p., 2014, Académique, 978-2-7246-1560-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01107263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5899,65 +5824,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining CSR and political activities of MNCs through meta-organizations: the case of plastic pollution in emerging countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5966,995 +5891,1064 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piekkari, Rebecca; Lundan, Sarianna; Ritvala, Tiina; Harikkala-Laihinen, Riikka; Van Tulder, Rob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future-Fit: Expanding the Boundaries of International Business Progress in International Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20B, Emerald Publishing Ltd., pp.19-39, 2026, Progress in international business research, 9781806864362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/S1745-88622026000020B002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performative Struggles and Theory–Practice Decoupling in the Design and the Implementation of a Market-Based Instrument: French Tradable Certificates for Energy Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susi Geiger; Katy Mason; Neil Pollock; Philip Roscoe; Annmarie Ryan; Stefan Schwarzkopf; Pascale Trompette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Market Studies: Mapping, Theorizing and Impacting Market Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.114-126, 2024, 9781009413961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009413961.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04821615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of the Negawatt: load-shifting electricity consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Goulet; Dominique Vinck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Horizons for Innovation Studies. Doing Without, Doing With Less</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.122-137, 2023, 978-1-80392-554-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04314166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur du Négawatt : effacer la consommation électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Goulet; Dominique Vinck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire sans, faire avec moins. Les nouveaux horizons de l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Ecole des mines, 2022, Sciences sociales, 978-2-35671-763-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03810110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bretesché; Stephanie Tillement; Bénédicte Geffroy; Benoit Journé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter dans le nucléaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2021, Le sens social, 978-2-7535-8312-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04314217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The redesign of electricity markets under EU influence: The capacity mechanism in France and Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bolton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Janette Webb, Faye Wade, Margaret Tingey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Energy and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-96, 2021, 9781839100710</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New energy resources in the making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Elgar</w:t>
-[...37 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Grandclément</w:t>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01675678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitioning through markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandclément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01675687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lyon-Turin high-speed railway project and the escalation of commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markku Lehtonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socioeconomic Evaluation of Megaprojects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-1-138-656 12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01577917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unexpected effects of gas market liberalisation: inherited devices and new practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Araujo; John Finch; Hans Kjellberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnecting Marketing to Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2010, 9780199578061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00542816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'acceptatibilité des nouvelles technologies</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité environnementale des entreprises, entre coercition et démarches volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le changement climatique dans tous ces états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.219-245, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00364030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acceptatibilité des nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LA BRANCHE S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le changement climatique dans tous ces états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.75-82, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00364026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'apprentissage dans des systèmes industriels en réseau : étude dans l'industrie ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6987,466 +6981,397 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut pour une Culture de Sécurité Industrielle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le retour d'expérience : facteurs socio-culturels du rex : 7 études de terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut pour une Culture de Sécurité Industrielle, pp.91-110, 2008, Les cahiers de la sécurité Industrielle 2008-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00484348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de projet ERP et dynamique d'apprentissage organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VINCK D. PENZ B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'équipement de l'organisation industrielle, Les ERP à l'usage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès - Lavoisier, pp.0, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00364040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'acteurs et relations de dépendance dans le pilotage de la relation client-fournisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Boujut Daniel Llerena Daniel Brissaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de production, Applications interdisciplinaires et mutations,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès - Lavoisier, pp.0, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00364037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de progiciels, trajectoires professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boussard, V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qui fait la gestion ? A propos des figures du manager et du professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.0, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00364057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopie et réalités de l' « entreprise durable » : les certifications environnementales d'entreprises et de produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Minguet, Christian Thuderoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, entreprise et société. Manuel de sociologie pour ingénieurs et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.00, 2006, Sciences sociales et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372641v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00364057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de la qualité des soins dans les services médicaux de l'hôpital. Dynamique de mise en œuvre et transformations induites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7468,77 +7393,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00274106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7548,277 +7473,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performative struggles and theory-practice decoupling in the design and the implementation of a market-based instrument, French tradable certificates for energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04325873v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire la valeur d’un service énergétique : la trajectoire de l’effacement diffus en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01174292v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en concurrence ses fournisseurs-partenaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00484103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performative struggles and theory-practice decoupling in the design and the implementation of a market-based instrument, French tradable certificates for energy efficiency</w:t>
+                <w:t xml:space="preserve">La démarche qualité à l'hopital : une régulation négociée de l'organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...184 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00187093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7828,151 +7753,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charte de mutualisation et ouverture des données du projet Flex-Mediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Lormeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux de Chanaleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Univ. Grenoble Alpes, CNRS, Sciences Po Grenoble - UGA, Pacte. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04946383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7982,100 +7907,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention du management environnemental, extension de la qualité industrielle et régulation négociée de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Pierre Mendès-France - Grenoble II, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00134703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8085,105 +8010,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sociologie des organisations, Grenoble-INP, France. 2013, pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00918864v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8330,51 +8255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gariel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pappalardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2020.101809" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046974v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Breslau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085147.2019.1576434" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01817334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Dujardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.181.0063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01892612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Naegle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5865" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01677435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.130.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.154.0179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01677422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.125.0046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01445933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.563.0501" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01677395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2015.03.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Peyrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Touboul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547805v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Hanine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fernandez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fonteneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400241v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigilante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fiegenwald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01677691v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01677731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moresco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01677721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02161770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.rever.2021.01" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Reverdy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roehrich Alicia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.FonCSI.org/en/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57071/582prj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107263v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418625v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1745-88622026000020B002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821615v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009413961.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03810110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475634v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bolton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-energy-and-society-9781839100703.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Lehtonen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542816v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484348v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364040v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364037v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325873v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174292v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484103v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187093v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134703v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00918864v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gariel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pappalardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2020.101809" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046974v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Breslau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085147.2019.1576434" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01817334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Dujardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.181.0063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01892612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Naegle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5865" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01677435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.130.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.154.0179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01677422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.125.0046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01445933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.563.0501" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01677395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2015.03.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fran&#231;ois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labar&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Peyrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Touboul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Hanine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fonteneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fernandez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998866v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400241v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigilante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fiegenwald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379786v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01677691v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01677731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moresco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01677721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02161770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.rever.2021.01" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roehrich Alicia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.FonCSI.org/en/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57071/582prj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1745-88622026000020B002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821615v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009413961.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03810110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bolton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-energy-and-society-9781839100703.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675687v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Lehtonen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325873v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174292v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484103v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00918864v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>