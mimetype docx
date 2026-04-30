--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -540,64 +540,64 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Arnauné‐pelloquin</w:t>
+                <w:t xml:space="preserve">Laetitia Arnauné-Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Poidevin</w:t>
+                <w:t xml:space="preserve">Mickaël Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -1627,51 +1627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Poliacikova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barthez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rival" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Miguel Luis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38986-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Asfogo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Corti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03742-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Avellaneda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rodier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22058-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Macchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Arnaun&#233;&#8208;pelloquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Poidevin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla El Fissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rojo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#1111;cha Aouane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Karatas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201745241" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cabirol-Pol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Khalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faivre-Sarrailh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Besson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23290" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Aouane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.581" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tufi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bentobji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Li&#233;vens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.115675" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soustelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cattaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Strambi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ich&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.20270" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Poliacikova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barthez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rival" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Miguel Luis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38986-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Asfogo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Corti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03742-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Avellaneda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rodier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22058-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Macchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Arnaun&#233;-Pelloquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Poidevin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla El Fissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rojo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#1111;cha Aouane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Karatas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201745241" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cabirol-Pol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Khalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faivre-Sarrailh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Besson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23290" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Aouane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.581" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tufi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bentobji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Li&#233;vens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.115675" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soustelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cattaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Strambi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ich&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.20270" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>