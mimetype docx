--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -543,308 +543,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superviz25-SQL: High-Quality Dataset to Empower Unsupervised SQL Injection Detection Systems</w:t>
+                <w:t xml:space="preserve">How dataset diversity affects generalization in ML-based NIDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégor Quetel</w:t>
+                <w:t xml:space="preserve">Benoit Nougnanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Alata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
+                <w:t xml:space="preserve">Gregory Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESORICS - ANUBIS 2025 - 1st International Workshop on Assessment with New methodologies, Unified Benchmarks, and environments, of Intrusion detection and response Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th European Symposium on Research in Computer Security (ESORICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toulouse, France. pp.269 - 288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-07884-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314211v1</w:t>
+                <w:t xml:space="preserve">hal-05194730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How dataset diversity affects generalization in ML-based NIDS</w:t>
+                <w:t xml:space="preserve">Superviz25-SQL: High-Quality Dataset to Empower Unsupervised SQL Injection Detection Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Nougnanke</w:t>
+                <w:t xml:space="preserve">Grégor Quetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Blanc</w:t>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Symposium on Research in Computer Security (ESORICS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESORICS - ANUBIS 2025 - 1st International Workshop on Assessment with New methodologies, Unified Benchmarks, and environments, of Intrusion detection and response Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toulouse, France. pp.1-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194730v1</w:t>
+                <w:t xml:space="preserve">hal-05314211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parser-Based Data Collector for Intrusion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Quétel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,226 +2092,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line Monitoring of Real Time Applications for Early Error Detection</w:t>
+                <w:t xml:space="preserve">Evaluation of a Real-Time Monitoring Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Fabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315089v1</w:t>
+                <w:t xml:space="preserve">hal-02269856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Real-Time Monitoring Framework</w:t>
+                <w:t xml:space="preserve">On-line Monitoring of Real Time Applications for Early Error Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Taipei, Taiwan. pp.24-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRDC.2008.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269856v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2713,51 +2713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chaitou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45137-9_6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03276250v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tardieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#305;&#769;s Soeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Quetel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nougnanke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07884-1_14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Qu&#233;tel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR51186.2021.9527949" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gratia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834848.2834873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2015.7301484" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01115671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Borde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaouen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cadoret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gatti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2012.6383088" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lasnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2010.32" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2010.5536853" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2008.31" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chaitou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45137-9_6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03276250v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tardieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#305;&#769;s Soeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nougnanke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07884-1_14" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Quetel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Qu&#233;tel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR51186.2021.9527949" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gratia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834848.2834873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2015.7301484" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01115671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Borde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaouen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01121244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cadoret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gatti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2012.6383088" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lasnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2010.32" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2010.5536853" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2008.31" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286675v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>