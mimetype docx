--- v0 (2026-03-04)
+++ v1 (2026-05-13)
@@ -66,325 +66,325 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc β-Diketonates with Donor-Acceptor Ligands: Synthesis and Comprehensive Structural, Thermal, and Photophysical Characterization</w:t>
+                <w:t xml:space="preserve">Unexpected Interference of the Triethanolamine Sacrificial Electron Donor with the Excited States of Molecular and Heterogenized Rhodium Bipyridine Photocatalysts Revealed by Femtosecond Transient Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Daher</w:t>
+                <w:t xml:space="preserve">Quentin Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manjiri Choudhari</w:t>
+                <w:t xml:space="preserve">Ashta C Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian M. Wisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (22), pp.4325. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (2), pp.1313-1326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules30224325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c07100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354603v1</w:t>
+                <w:t xml:space="preserve">hal-04882724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Interference of the Triethanolamine Sacrificial Electron Donor with the Excited States of Molecular and Heterogenized Rhodium Bipyridine Photocatalysts Revealed by Femtosecond Transient Absorption Spectroscopy</w:t>
+                <w:t xml:space="preserve">Zinc β-Diketonates with Donor-Acceptor Ligands: Synthesis and Comprehensive Structural, Thermal, and Photophysical Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Perrinet</w:t>
+                <w:t xml:space="preserve">Ahmad Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashta C Ghosh</w:t>
+                <w:t xml:space="preserve">Manjiri Choudhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Canivet</w:t>
+                <w:t xml:space="preserve">Vincent de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian M. Wisser</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (2), pp.1313-1326. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (22), pp.4325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c07100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules30224325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882724v1</w:t>
+                <w:t xml:space="preserve">hal-05354603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting Gas-Phase TiO 2 Photocatalysis with Weak Electric Field Strengths of Volt/Centimeter</w:t>
               </w:r>
@@ -422,51 +422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Teurtrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (12), pp.14852-14863. </w:t>
@@ -530,51 +530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damianos Agathangelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -632,295 +632,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Singlet Oxygen Photogeneration by Zinc Porphyrin Dimers upon One- and Two-Photon Excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BOXCARS-geometry 2DES setup in the 300-340nm range with pulse-to-pulse phase correction at 50kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek M. Mazur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Roland</w:t>
+                <w:t xml:space="preserve">Vincent Kemlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Leroy-Lhez</w:t>
+                <w:t xml:space="preserve">Julien Nillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marek Samoc</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b12561⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.01009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201920501009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491149v1</w:t>
+                <w:t xml:space="preserve">hal-02394781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOXCARS-geometry 2DES setup in the 300-340nm range with pulse-to-pulse phase correction at 50kHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficient Singlet Oxygen Photogeneration by Zinc Porphyrin Dimers upon One- and Two-Photon Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek M. Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Kemlin</w:t>
+                <w:t xml:space="preserve">Stéphanie Leroy-Lhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Nillon</w:t>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Pellé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crégut</w:t>
+                <w:t xml:space="preserve">Marek Samoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 205, pp.01009. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (19), pp.4271-4277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201920501009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b12561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394781v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved efficiency of PbS quantum dot sensitized NiO photocathodes with naphthalene diimide electron acceptor bound to the surface of the nanocrystals</w:t>
               </w:r>
@@ -1053,51 +1053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of Light-Induced Intramolecular Energy Transfer in Different Conformational States of NADH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsuzsanna Heiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eisenbrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Polkehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1409,323 +1409,1001 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6cp00644b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrochemical and optical properties of molecular triads based on triphenylamine, diketopyrrolopyrrole and boron-dipyrromethene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ziessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173, pp.847-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.05.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Detailed Analysis of Multiple Photoreactions in a Light-Harvesting Molecular Triad with Overlapping Spectra by Utrafast Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Ludwigs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (42), pp.24290-24301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp507474r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sub-100 fs charge transfer in a novel donor–acceptor–donor triad organized in a smectic film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hernandez Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Yurchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.273-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp22122a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast Energy and Charge Transfer Processes in a Flexible Molecular Triad Designed for Organic Photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ludwigs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Ultrafast Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Okinawa, Japan. pp.561-563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13242-6_137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast Absorption Kinetics of NADH in Folded and Unfolded Conformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Heiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Groma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIth International Conference on Ultrafast Phenomena. Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20134107003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast broadband laser spectroscopy reveals energy and charge transfer in novel donor-acceptor triads for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Hernandez Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Photonics and Optoelectronics Meeting (POEM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Wuhan, China. pp.012006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/276/1/012006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast spectroscopy of new organic molecules for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cond-mat.other]. Université de Strasbourg, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014STRAE009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01079791v1</w:t>
-              </w:r>
-[...160 lines deleted...]
-                <w:t xml:space="preserve">hal-02468597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1872,51 +2550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Daher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjiri Choudhari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Waele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashta C Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M. Wisser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07100" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774520v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Nghe Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teurtrie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Agathangelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Duchanois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920509009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M. Mazur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy-Lhez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Samoc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b12561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pell&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920501009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad T. Sajjad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Farre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Roland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvydas Ruseckas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.12.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Heiner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie L&#233;onard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haacke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Groma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04753" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jean Roland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr03698a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eisenbrandt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Polkehn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Schwartz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00644b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01079791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAE009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Heiner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Groma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashta C Ghosh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M. Wisser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07100" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Daher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjiri Choudhari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Waele" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774520v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Nghe Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teurtrie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Agathangelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Duchanois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920509009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pell&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920501009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M. Mazur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy-Lhez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Samoc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b12561" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad T. Sajjad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Farre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Roland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvydas Ruseckas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.12.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Heiner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie L&#233;onard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haacke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Groma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04753" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jean Roland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr03698a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eisenbrandt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Polkehn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Schwartz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00644b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ruff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Heyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ziessel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.05.093" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMHJNDQZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ludwigs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507474r" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033188v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hernandez Ramirez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yurchenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22122a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Heyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ludwigs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13242-6_137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Heiner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Groma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134107003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hernandez Ramirez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/276/1/012006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01079791v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAE009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>