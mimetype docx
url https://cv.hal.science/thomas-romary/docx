--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -324,144 +324,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable deep adversarial learning approach for geological facies generation</w:t>
+                <w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Bhavsar</w:t>
+                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 190, pp.105638. </w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.100847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2024.100847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751800v1</w:t>
+                <w:t xml:space="preserve">hal-04663802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inversion of bacterial physiology and dissolved organic carbon biodegradability on water incubation data</w:t>
               </w:r>
@@ -688,365 +688,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion</w:t>
+                <w:t xml:space="preserve">A stable deep adversarial learning approach for geological facies generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+                <w:t xml:space="preserve">Ferdinand Bhavsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Allard</w:t>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62, pp.100847. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.105638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2024.100847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663802v1</w:t>
+                <w:t xml:space="preserve">hal-04751800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which filter for data assimilation in water quality models? Focus on oxygen reaeration and heterotrophic bacteria activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How much do bacterial growth properties and biodegradable dissolved organic matter control water quality at low flow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masihullah Hasanyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129423⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (8), pp.1621-1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-1621-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044114v1</w:t>
+                <w:t xml:space="preserve">hal-04342899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much do bacterial growth properties and biodegradable dissolved organic matter control water quality at low flow?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masihullah Hasanyar</w:t>
+                <w:t xml:space="preserve">Which filter for data assimilation in water quality models? Focus on oxygen reaeration and heterotrophic bacteria activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuaitao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (8), pp.1621-1633. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.129423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-20-1621-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342899v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle filter for high frequency oxygen data assimilation in river systems</w:t>
               </w:r>
@@ -1071,51 +1071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masihullah Hasanyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 151, pp.105382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1283,64 +1283,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on “Competition on Spatial Statistics for Large Datasets”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Clarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1394,261 +1394,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen data assimilation for estimating micro-organism communities’ parameters in river systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">Automatic Determination of Sedimentary Units from Well Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bubnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115021⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11004-019-09793-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338067v1</w:t>
+                <w:t xml:space="preserve">hal-02070537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Determination of Sedimentary Units from Well Data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+                <w:t xml:space="preserve">Oxygen data assimilation for estimating micro-organism communities’ parameters in river systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuaitao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, pp.115021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11004-019-09793-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070537v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent global sensitivity analysis of the C-RIVE biogeochemical model in contrasted hydrological and trophic contexts</w:t>
               </w:r>
@@ -1880,51 +1880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing spatio-temporal data with R: Everything you always wanted to know - but were afraid to ask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2232,364 +2232,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of space deformation model for non-stationary random functions</w:t>
+                <w:t xml:space="preserve">Universal kriging with training images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francky Fouedjio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+                <w:t xml:space="preserve">Lewis Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef Caers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 13, pp.45-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2015.05.001⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 14 (240-268), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219695v1</w:t>
+                <w:t xml:space="preserve">hal-01219690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised classification of multivariate geostatistical data: Two algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deraisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Statistical learning in geoscience modelling: Novel algorithms and challenging case studies, 85, pp.96-103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2015.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal kriging with training images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lewis Li</w:t>
+                <w:t xml:space="preserve">Estimation of space deformation model for non-stationary random functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jef Caers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14 (240-268), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2015.04.004⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 13, pp.45-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2015.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01219690v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of the velocity model uncertainties to the seismic event location</w:t>
               </w:r>
@@ -3244,51 +3244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity for kriging with moving neighborhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3341,195 +3341,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History matching of approximated lithofacies models under uncertainty</w:t>
+                <w:t xml:space="preserve">Bayesian inversion by parallel interacting Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (2), pp.343-355. </w:t>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (1), pp.111-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10596-009-9166-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17415970903234620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578134v1</w:t>
+                <w:t xml:space="preserve">hal-00505406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inversion by parallel interacting Markov chains</w:t>
+                <w:t xml:space="preserve">History matching of approximated lithofacies models under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (2), pp.343-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-009-9166-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17415970903234620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00505406v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3805,753 +3805,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenario reduction for uncertainty quantification in Uranium in situ recovery</w:t>
+                <w:t xml:space="preserve">Oxygen data assimilation in river systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuaitao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masihullah Hasanyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Statistical methods for safety and decommissioning"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">21st Annual Conference of the International Association for Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880907v1</w:t>
+                <w:t xml:space="preserve">hal-03880893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen data assimilation in river systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion : A matrix-free approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Conference of the International Association for Mathematical Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference of the ERCIM WG on Com- putational and Methodological Statistics (CMStatistics 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERCIM, Dec 2022, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2208.14015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880893v1</w:t>
+                <w:t xml:space="preserve">hal-03925751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion : A matrix-free approach</w:t>
+                <w:t xml:space="preserve">Deep-learning spatial generation of geological facies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+                <w:t xml:space="preserve">Ferdinand Bhavsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Allard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference of the ERCIM WG on Com- putational and Methodological Statistics (CMStatistics 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21th IAMG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2208.14015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03925751v1</w:t>
+                <w:t xml:space="preserve">hal-03925773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning spatial generation of geological facies</w:t>
+                <w:t xml:space="preserve">Spatio-temporal modeling with stochastic partial differential equations : simulation and inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Bhavsar</w:t>
+                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th IAMG Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925773v1</w:t>
+                <w:t xml:space="preserve">hal-03925779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal modeling with stochastic partial differential equations : simulation and inference</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scenario reduction for uncertainty quantification in Uranium in situ recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IAMG Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Workshop "Statistical methods for safety and decommissioning"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925779v1</w:t>
+                <w:t xml:space="preserve">hal-03880907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen data assimilation using particle filter in ProSe-PA software</w:t>
+                <w:t xml:space="preserve">High Frequency Data Assimilation in ProSe-PA Water Quality Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Masihullah Hasanyar,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du PIREN Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">JDD 2020 Ecole Doctorale GRNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128887v1</w:t>
+                <w:t xml:space="preserve">hal-03128712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency Data Assimilation in ProSe-PA Water Quality Model</w:t>
+                <w:t xml:space="preserve">Oxygen data assimilation using particle filter in ProSe-PA software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Masihullah Hasanyar,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDD 2020 Ecole Doctorale GRNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du PIREN Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128712v1</w:t>
+                <w:t xml:space="preserve">hal-03128887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical Electrofacies Calculation in Non-Stationary Cases</w:t>
               </w:r>
@@ -4743,438 +4743,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenario Reduction and dimension reduction in uranium ore deposit mining simulations by In Situ Recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Langanay</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Covariance Tapering for Coverage Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Benjemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaële Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoEnv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 87th Vehicular Technology Conference (VTC Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vtcspring.2018.8417551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881114v1</w:t>
+                <w:t xml:space="preserve">hal-01971977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Covariance Tapering for Coverage Mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Clustering for High Accuracy Coverage Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Benjemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 87th Vehicular Technology Conference (VTC Spring)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/vtcspring.2018.8417551⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2018.8422761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971977v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering for High Accuracy Coverage Mapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sana Benjemaa</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis of a biogeochemical model on dissolved oxygen during low water periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuaitao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971984v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of a biogeochemical model on dissolved oxygen during low water periods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">Scenario Reduction and dimension reduction in uranium ore deposit mining simulations by In Situ Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Langanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaële Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">GeoEnv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884845v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty estimation by probabilistic first arrival time tomography using Markov Chain Monte Carlo sampling</w:t>
               </w:r>
@@ -5491,372 +5491,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de modèles spatio-temporels avec R, shiny et leaflet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+                <w:t xml:space="preserve">Microseismic monitoring : Hierarchical transdimensional tomography and propagation of velocity model uncertainties to seismic event locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+                <w:t xml:space="preserve">Emmanuel Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données spatio-temporelles. Réseau RESSTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Avignon, France. 80 p</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Fransico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606772v1</w:t>
+                <w:t xml:space="preserve">hal-01417187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismic monitoring : Hierarchical transdimensional tomography and propagation of velocity model uncertainties to seismic event locations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
+                <w:t xml:space="preserve">Visualisation de modèles spatio-temporels avec R, shiny et leaflet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gaucher</w:t>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Fransico, United States</w:t>
+              <w:t xml:space="preserve">Données spatio-temporelles. Réseau RESSTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Avignon, France. 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417187v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised learning of multivariate geostatistical data: two algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian seismic tomography asa velocity anomaly detection tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoenv 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Geostats 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408574v1</w:t>
+                <w:t xml:space="preserve">hal-01408578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariance sale decomposition for the kriging of large datasets</w:t>
               </w:r>
@@ -5868,51 +5881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostats 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5931,135 +5944,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian seismic tomography asa velocity anomaly detection tool</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised learning of multivariate geostatistical data: two algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostats 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Geoenv 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408578v1</w:t>
+                <w:t xml:space="preserve">hal-01408574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining geostatistical hiercharchical clustering (GHC) and potential field method for fast and flexible domaining with updating capabilities : a case study with grade shell modelling in iron ore</w:t>
               </w:r>
@@ -6164,1455 +6164,1455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full scale, non stationary approach for the kriging of large datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Arrival Travel Time Tomography - Bayesian Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics Conference 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Petroleum Geostatistics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Biarritz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219764v1</w:t>
+                <w:t xml:space="preserve">hal-01219718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Arrival Travel Time Tomography - Bayesian Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A full scale, non stationary approach for the kriging of large datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petroleum Geostatistics 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spatial Statistics Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01219718v1</w:t>
+                <w:t xml:space="preserve">hal-01219764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th German Probability and Statistics Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003057v1</w:t>
+                <w:t xml:space="preserve">hal-01024302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de Fonctions Aléatoires Non-stationnaires de Second Ordre par Déformation Spatiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46èmes journées de la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rennes, France. pp.242</w:t>
+              <w:t xml:space="preserve">geoENV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003065v1</w:t>
+                <w:t xml:space="preserve">hal-01089327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian seismic tomography by parallel interacting Markov chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bottero</w:t>
+                <w:t xml:space="preserve">Universal Kriging With Training Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef Caers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Austria. pp.Vol. 16, EGU2014-6997-1, 2014</w:t>
+              <w:t xml:space="preserve">geoENV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997035v1</w:t>
+                <w:t xml:space="preserve">hal-01143813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interacting Markov chains algorithms for Bayesian inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">GRF - Sim workshop : Simulation of Gaussian and related Random Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024302v1</w:t>
+                <w:t xml:space="preserve">hal-01102344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting Markov chains algorithms for Bayesian inversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of Space Deformation Models for Non-stationary Random Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRF - Sim workshop : Simulation of Gaussian and related Random Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">21st International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102344v1</w:t>
+                <w:t xml:space="preserve">hal-01067676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Space Deformation Models for Non-stationary Random Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Estimation Using Universal Kriging with Training Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Caers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francky Fouedjio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+                <w:t xml:space="preserve">Lewis Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">JSM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067676v1</w:t>
+                <w:t xml:space="preserve">hal-01143808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Kriging With Training Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lewis Li</w:t>
+                <w:t xml:space="preserve">Bayesian seismic tomography by parallel interacting Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jef Caers</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">geoENV 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Austria. pp.Vol. 16, EGU2014-6997-1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143813v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">geoENV 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">11th German Probability and Statistics Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089327v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Estimation Using Universal Kriging with Training Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lewis Li</w:t>
+                <w:t xml:space="preserve">Estimation de Fonctions Aléatoires Non-stationnaires de Second Ordre par Déformation Spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">46èmes journées de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France. pp.242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143808v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismic Monitoring - Consequences of Velocity Model Uncertainties on Event Location Uncertainties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deux algorithmes pour la classification non supervisée de données géostatistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">45e Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843369v1</w:t>
+                <w:t xml:space="preserve">hal-00842826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Bayesian approach of tomography and seismic event location dedicated to the estimation of the true uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of the International Association for Mathematical Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923610v1</w:t>
+                <w:t xml:space="preserve">hal-00843350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux algorithmes pour la classification non supervisée de données géostatistiques</w:t>
+                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France</w:t>
+              <w:t xml:space="preserve">15th Annual Conference of the International Association for Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842826v1</w:t>
+                <w:t xml:space="preserve">hal-00923610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Bayesian approach of tomography and seismic event location dedicated to the estimation of the true uncertainties</w:t>
+                <w:t xml:space="preserve">Microseismic Monitoring - Consequences of Velocity Model Uncertainties on Event Location Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
@@ -7630,73 +7630,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Austria</w:t>
+              <w:t xml:space="preserve">75th EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843350v1</w:t>
+                <w:t xml:space="preserve">hal-00843369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization strategies for spatial sampling of air quality measurement surveys</w:t>
               </w:r>
@@ -7948,485 +7948,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domaining by clustering multivariate geostatistical data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geostatistical Sampling Optimization of Contaminated Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Freulon</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Geostatistics Congress,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Norway, France. pp.455-466</w:t>
+              <w:t xml:space="preserve">geoENV2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Spain. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776725v1</w:t>
+                <w:t xml:space="preserve">hal-00776732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical Sampling Optimization of Contaminated Facilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domaining by clustering multivariate geostatistical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvon Desnoyers</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deraisme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Quinones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Freulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">geoENV2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Spain. pp.13</w:t>
+              <w:t xml:space="preserve">Ninth International Geostatistics Congress,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Norway, France. pp.455-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776732v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of clogged steam generators: a sensitivity analysis of dynamic themohydraulic model output</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Girard</w:t>
+                <w:t xml:space="preserve">Microseismic Monitoring: Consequences of Velocity Model Uncertainties on Location Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hans Wackernagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONE19 - 19th International Conference on Nuclear Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Osaka, Japan. 11 p. ; ICONE19-43254</w:t>
+              <w:t xml:space="preserve">Third Passive Seismic Workshop, Eur. Ass. of Geoscientists and Engineers, Athens - Greece (2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Athens, Greece. pp.PAS31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770647v1</w:t>
+                <w:t xml:space="preserve">hal-00578132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismic Monitoring: Consequences of Velocity Model Uncertainties on Location Uncertainties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of clogged steam generators: a sensitivity analysis of dynamic themohydraulic model output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Melaine Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Stabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Wackernagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Passive Seismic Workshop, Eur. Ass. of Geoscientists and Engineers, Athens - Greece (2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Athens, Greece. pp.PAS31</w:t>
+              <w:t xml:space="preserve">ICONE19 - 19th International Conference on Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Osaka, Japan. 11 p. ; ICONE19-43254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578132v1</w:t>
+                <w:t xml:space="preserve">hal-00770647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion sismique dans un milieu aléatoire</w:t>
               </w:r>
@@ -8717,450 +8717,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity for kriging with moving neighborhood: a penalization approach</w:t>
+                <w:t xml:space="preserve">Schéma d'échantillonnage pour les campagnes de mesures de la qualité de l'air : une approche par optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMG 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Hungary</w:t>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578175v1</w:t>
+                <w:t xml:space="preserve">inria-00494818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma d'échantillonnage pour les campagnes de mesures de la qualité de l'air : une approche par optimisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive Seismic Monitoring - understanding and reducing event location uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+              <w:t xml:space="preserve">ESC 2010 European Seismological Commission 32nd General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00494818v1</w:t>
+                <w:t xml:space="preserve">hal-00518112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Seismic Monitoring - understanding and reducing event location uncertainties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuity for kriging with moving neighborhood: a penalization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC 2010 European Seismological Commission 32nd General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IAMG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518112v1</w:t>
+                <w:t xml:space="preserve">hal-00578175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krigeage de grands jeux de données : une revue</w:t>
+                <w:t xml:space="preserve">History matching by interacting MCMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Géostatistique 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">4th international EnKF workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583635v1</w:t>
+                <w:t xml:space="preserve">hal-00583627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History matching by interacting MCMC</w:t>
+                <w:t xml:space="preserve">Krigeage de grands jeux de données : une revue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international EnKF workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">Journées de Géostatistique 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583627v1</w:t>
+                <w:t xml:space="preserve">hal-00583635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9204,64 +9204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Langanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaële Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the uncertainty quantification in computational geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9609,112 +9609,112 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313523v1</w:t>
+                <w:t xml:space="preserve">hal-05313523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Clarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9833,51 +9833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Space Deformation Model for Non-stationary Random Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9953,51 +9953,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la matière organique dans le métabolisme des rivières à bas débit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masihullah Hasanyar,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10596,51 +10596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7CAC8BC"/>
+    <w:nsid w:val="EEF076E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10827,51 +10827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-romary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3770-3370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136795021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Garayt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10188-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04751800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Bhavsar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105638" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barthet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.07.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663802v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Clarotto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2024.100847" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129423" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04342899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1621-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105382" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Langlais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-10018-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-021-00462-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02338067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.07.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TXMF5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aabce7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisons" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01223834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edzer Pebesma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.10.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDCHMH9T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Fouedjio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.05.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.05.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Caers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.04.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0B3GFL8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu374" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2253" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846756v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Desnoyers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-013-0731-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0JSXS9Z0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Melaine Favennec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4G73MBK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9330-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLVD9P6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9166-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNZPMG46-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505406v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903234620" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04679046v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Yahia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figluizzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/217750-ms" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04880111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahjoub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2523/IPTC-24509-MS" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2208.14015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128887v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar," TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chautru" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Binet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourges" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900708" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881114v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Petit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mahbubul Alam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Benjemaa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2018.8417551" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2018.8422761" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701694" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678894v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417187v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wagner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pilger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Carey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219764v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219718v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413644" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024302v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102344v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01067676v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143808v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Caers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923610v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842826v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776734v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771540v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Quinones" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776732v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770647v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578132v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693166v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578150v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578175v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494818v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518112v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583635v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583627v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02318590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897066v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piren-seine.fr/fr/fascicules/les-effets-de-la-crue-de-juin-2016-sur-la-qualit%C3%A9-de-leau-du-bassin-de-la-seine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05165114v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Raymondjean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313523v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762403v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090350v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128722v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang," TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583633v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00395528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03615400v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-romary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3770-3370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136795021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Garayt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10188-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Clarotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2024.100847" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barthet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.07.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04751800v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Bhavsar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105638" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04342899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1621-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105382" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Langlais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-10018-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-021-00462-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02338067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.07.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TXMF5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aabce7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisons" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01223834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edzer Pebesma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.10.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDCHMH9T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Caers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.04.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0B3GFL8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.05.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Fouedjio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.05.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu374" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2253" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846756v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Desnoyers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-013-0731-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0JSXS9Z0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Melaine Favennec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4G73MBK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9330-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLVD9P6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903234620" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9166-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNZPMG46-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04679046v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Yahia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figluizzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/217750-ms" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04880111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahjoub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2523/IPTC-24509-MS" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2208.14015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925779v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880907v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar," TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chautru" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Binet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourges" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900708" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mahbubul Alam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Benjemaa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2018.8417551" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971984v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2018.8422761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701694" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678894v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606772v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408574v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wagner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pilger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Carey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413644" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024302v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01067676v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Caers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003057v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003065v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842826v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843350v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843369v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776734v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771540v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Quinones" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770647v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693166v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578150v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518112v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583627v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02318590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897066v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piren-seine.fr/fr/fascicules/les-effets-de-la-crue-de-juin-2016-sur-la-qualit%C3%A9-de-leau-du-bassin-de-la-seine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05165114v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Raymondjean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313523v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762403v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090350v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128722v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang," TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583633v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00395528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03615400v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>