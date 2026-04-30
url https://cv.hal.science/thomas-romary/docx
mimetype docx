--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2129,246 +2129,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special section on geoENV 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal kriging with training images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edzer Pebesma</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef Caers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14, pp.223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2015.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 14 (240-268), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223834v1</w:t>
+                <w:t xml:space="preserve">hal-01219690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal kriging with training images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special section on geoENV 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jef Caers</w:t>
+                <w:t xml:space="preserve">Edzer Pebesma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14 (240-268), </w:t>
+              <w:t xml:space="preserve">, 2015, 14, pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2015.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219690v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised classification of multivariate geostatistical data: Two algorithms</w:t>
               </w:r>
@@ -4531,239 +4531,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical Electrofacies Calculation in Non-Stationary Cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Chautru</w:t>
+                <w:t xml:space="preserve">Assimilating high-frequency data in a hydro-biogeochemical model of river systems, the ProSe-PA approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuaitao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bourges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361020v1</w:t>
+                <w:t xml:space="preserve">hal-02174297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilating high-frequency data in a hydro-biogeochemical model of river systems, the ProSe-PA approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">Geostatistical Electrofacies Calculation in Non-Stationary Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174297v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Covariance Tapering for Coverage Mapping</w:t>
               </w:r>
@@ -5741,325 +5741,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian seismic tomography asa velocity anomaly detection tool</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covariance sale decomposition for the kriging of large datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostats 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408578v1</w:t>
+                <w:t xml:space="preserve">hal-01408632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance sale decomposition for the kriging of large datasets</w:t>
+                <w:t xml:space="preserve">Unsupervised learning of multivariate geostatistical data: two algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostats 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Geoenv 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408632v1</w:t>
+                <w:t xml:space="preserve">hal-01408574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised learning of multivariate geostatistical data: two algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian seismic tomography asa velocity anomaly detection tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoenv 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Geostats 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408574v1</w:t>
+                <w:t xml:space="preserve">hal-01408578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining geostatistical hiercharchical clustering (GHC) and potential field method for fast and flexible domaining with updating capabilities : a case study with grade shell modelling in iron ore</w:t>
               </w:r>
@@ -6376,351 +6376,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
+              <w:t xml:space="preserve">geoENV 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024302v1</w:t>
+                <w:t xml:space="preserve">hal-01089327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal Kriging With Training Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef Caers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">geoENV 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089327v1</w:t>
+                <w:t xml:space="preserve">hal-01143813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Kriging With Training Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lewis Li</w:t>
+                <w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jef Caers</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">geoENV 2014</w:t>
+              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143813v1</w:t>
+                <w:t xml:space="preserve">hal-01024302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting Markov chains algorithms for Bayesian inversion</w:t>
               </w:r>
@@ -6883,51 +6883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Estimation Using Universal Kriging with Training Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Caers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9401,51 +9401,51 @@
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Flipo, Jean-Marie Mouchel, Cédric Fisson. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Interdisciplinaire de Recherche sur l'eau et l'environnement du bassin de la Seine (PIREN Seine)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 978-2-490463-05-03</w:t>
+              <w:t xml:space="preserve">, 70 p., 2018, 978-2-490463-05-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -10596,51 +10596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEF076E1"/>
+    <w:nsid w:val="A46041E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10827,51 +10827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-romary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3770-3370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136795021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Garayt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10188-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Clarotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2024.100847" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barthet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.07.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04751800v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Bhavsar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105638" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04342899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1621-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105382" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Langlais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-10018-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-021-00462-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02338067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.07.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TXMF5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aabce7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisons" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01223834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edzer Pebesma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.10.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDCHMH9T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Caers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.04.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0B3GFL8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.05.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Fouedjio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.05.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu374" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2253" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846756v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Desnoyers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-013-0731-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0JSXS9Z0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Melaine Favennec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4G73MBK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9330-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLVD9P6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903234620" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9166-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNZPMG46-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04679046v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Yahia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figluizzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/217750-ms" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04880111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahjoub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2523/IPTC-24509-MS" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2208.14015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925779v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880907v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar," TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chautru" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Binet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourges" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900708" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mahbubul Alam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Benjemaa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2018.8417551" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971984v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2018.8422761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701694" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678894v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606772v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408574v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wagner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pilger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Carey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413644" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024302v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01067676v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Caers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003057v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003065v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842826v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843350v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843369v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776734v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771540v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Quinones" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770647v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693166v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578150v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518112v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583627v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02318590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897066v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piren-seine.fr/fr/fascicules/les-effets-de-la-crue-de-juin-2016-sur-la-qualit%C3%A9-de-leau-du-bassin-de-la-seine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05165114v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Raymondjean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313523v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762403v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090350v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128722v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang," TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583633v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00395528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03615400v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-romary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3770-3370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136795021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Garayt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10188-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Clarotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2024.100847" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barthet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.07.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04751800v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Bhavsar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105638" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04342899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1621-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105382" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Langlais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-10018-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-021-00462-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02338067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.07.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TXMF5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aabce7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisons" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Caers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.04.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0B3GFL8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01223834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edzer Pebesma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.10.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDCHMH9T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.05.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Fouedjio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.05.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu374" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2253" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846756v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Desnoyers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-013-0731-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0JSXS9Z0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Melaine Favennec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4G73MBK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9330-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLVD9P6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903234620" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9166-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNZPMG46-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04679046v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Yahia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figluizzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/217750-ms" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04880111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahjoub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2523/IPTC-24509-MS" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2208.14015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925779v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880907v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar," TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174297v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361020v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chautru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Binet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900708" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mahbubul Alam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Benjemaa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2018.8417551" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971984v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2018.8422761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701694" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678894v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606772v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408574v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wagner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pilger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Carey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413644" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089327v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143813v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024302v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01067676v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Caers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003057v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003065v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842826v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843350v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843369v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776734v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771540v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Quinones" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770647v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693166v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578150v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518112v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583627v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02318590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897066v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piren-seine.fr/fr/fascicules/les-effets-de-la-crue-de-juin-2016-sur-la-qualit%C3%A9-de-leau-du-bassin-de-la-seine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05165114v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Raymondjean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313523v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762403v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090350v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128722v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang," TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583633v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00395528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03615400v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>