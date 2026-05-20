--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,10541 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10489 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Romary </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3770-3370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136795021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=0fAeQV0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Stochastic Structural Geomodeling with Deep Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Garayt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Langanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (6), pp.1095-1114. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-025-10188-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable deep adversarial learning approach for geological facies generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Bhavsar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.105638. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Clarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.100847. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spasta.2024.100847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inversion of bacterial physiology and dissolved organic carbon biodegradability on water incubation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.177252. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced granulometric characterization of shredded waste printed circuit boards for sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Semetey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chautru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187, pp.296-305. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2024.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which filter for data assimilation in water quality models? Focus on oxygen reaeration and heterotrophic bacteria activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.129423. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do bacterial growth properties and biodegradable dissolved organic matter control water quality at low flow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.1621-1633. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1621-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle filter for high frequency oxygen data assimilation in river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.105382. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on “Competition on Spatial Statistics for Large Datasets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Clarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), pp.604-611. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-021-00462-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification for uranium production in mining exploitation by In Situ Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Langanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.831-850. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-020-10018-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Determination of Sedimentary Units from Well Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bubnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09793-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen data assimilation for estimating micro-organism communities’ parameters in river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.115021. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.115021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New parameterizations for Bayesian seismic tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Figliuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6420/aabce7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent global sensitivity analysis of the C-RIVE biogeochemical model in contrasted hydrological and trophic contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.341 - 355. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing spatio-temporal data with R: Everything you always wanted to know - but were afraid to ask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158 (3), pp.124-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic seismic tomography by interacting Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207 (1), pp.374-392. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggw272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal kriging with training images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jef Caers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (240-268), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spasta.2015.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised classification of multivariate geostatistical data: Two algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deraisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Statistical learning in geoscience modelling: Novel algorithms and challenging case studies, 85, pp.96-103. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2015.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of space deformation model for non-stationary random functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Fouedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.45-61. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spasta.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section on geoENV 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edzer Pebesma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.223. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spasta.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of the velocity model uncertainties to the seismic event location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 200 ((1)), pp.52-66. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggu374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spatial design for air quality measurement surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.16 - 28. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.2253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete Cholesky Decomposition for the kriging of large datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (85-99), http://dx.doi.org/10.1016/j.spasta.2013.04.008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical sampling optimization of contaminated facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Desnoyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (8), pp.1967-1974. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00477-013-0731-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and dimension reduction of a steam generator model for clogging diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (2013), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling design for air quality measurement surveys: An optimization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.doi:10.1016/j.atmosenv.2011.03.063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity for kriging with moving neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (4), pp.469-481. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-011-9330-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History matching of approximated lithofacies models under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (2), pp.343-355. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-009-9166-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inversion by parallel interacting Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (1), pp.111-130. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415970903234620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Stick-Slip Mitigation Using Combined Machine Learning and Physics Based Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Petroleum Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Dhahran, France. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2523/IPTC-24509-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Machine-Learning and Physics-Based Models to Mitigate Stick-Slip in Real-Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Figluizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADC/SPE International Drilling Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Galveston, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/217750-ms⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario reduction for uncertainty quantification in Uranium in situ recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Statistical methods for safety and decommissioning"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion : A matrix-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Clarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference of the ERCIM WG on Com- putational and Methodological Statistics (CMStatistics 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERCIM, Dec 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2208.14015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-learning spatial generation of geological facies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Bhavsar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th IAMG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen data assimilation in river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modeling with stochastic partial differential equations : simulation and inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Clarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th IAMG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen data assimilation using particle filter in ProSe-PA software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Data Assimilation in ProSe-PA Water Quality Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDD 2020 Ecole Doctorale GRNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating high-frequency data in a hydro-biogeochemical model of river systems, the ProSe-PA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Electrofacies Calculation in Non-Stationary Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201900708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario Reduction and dimension reduction in uranium ore deposit mining simulations by In Situ Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Langanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Covariance Tapering for Coverage Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Benjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 87th Vehicular Technology Conference (VTC Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vtcspring.2018.8417551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering for High Accuracy Coverage Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Benjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2018.8422761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of a biogeochemical model on dissolved oxygen during low water periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty estimation by probabilistic first arrival time tomography using Markov Chain Monte Carlo sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian tomography by interacting Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariance decomposition for the kriging of large datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data science and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariance models for large spatial datasets and their inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIES-GRASPA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microseismic monitoring : Hierarchical transdimensional tomography and propagation of velocity model uncertainties to seismic event locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Fransico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation de modèles spatio-temporels avec R, shiny et leaflet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données spatio-temporelles. Réseau RESSTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Avignon, France. 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised learning of multivariate geostatistical data: two algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenv 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian seismic tomography asa velocity anomaly detection tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariance sale decomposition for the kriging of large datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Fouedjio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining geostatistical hiercharchical clustering (GHC) and potential field method for fast and flexible domaining with updating capabilities : a case study with grade shell modelling in iron ore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Arrival Travel Time Tomography - Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Geostatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201413644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full scale, non stationary approach for the kriging of large datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Fouedjio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Fouedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th German Probability and Statistics Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de Fonctions Aléatoires Non-stationnaires de Second Ordre par Déformation Spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Fouedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46èmes journées de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France. pp.242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian seismic tomography by parallel interacting Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Austria. pp.Vol. 16, EGU2014-6997-1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">geoENV 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Kriging With Training Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jef Caers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">geoENV 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Space Deformation Models for Non-stationary Random Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Fouedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Markov chains algorithms for Bayesian inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRF - Sim workshop : Simulation of Gaussian and related Random Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Fouedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Estimation Using Universal Kriging with Training Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Caers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microseismic Monitoring - Consequences of Velocity Model Uncertainties on Event Location Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Bayesian approach of tomography and seismic event location dedicated to the estimation of the true uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux algorithmes pour la classification non supervisée de données géostatistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete Cholesky decomposition for the kriging of large datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoENV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Spain. pp.259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization strategies for spatial sampling of air quality measurement surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 International geostatistics congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the velocity model uncertainties and of the associated uncertainties on microseismic event locations by a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2012 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Sampling Optimization of Contaminated Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Desnoyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">geoENV2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Spain. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaining by clustering multivariate geostatistical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deraisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Quinones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Geostatistics Congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Norway, France. pp.455-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microseismic Monitoring: Consequences of Velocity Model Uncertainties on Location Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Passive Seismic Workshop, Eur. Ass. of Geoscientists and Engineers, Athens - Greece (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Athens, Greece. pp.PAS31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of clogged steam generators: a sensitivity analysis of dynamic themohydraulic model output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONE19 - 19th International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Osaka, Japan. 11 p. ; ICONE19-43254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion sismique dans un milieu aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spatial design for air quality measurement surveys: what criteria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Data Methods for Environmental and Ecological Processes - 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Foggia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microseismic monitoring: new accurate estimate of velocity model uncertainties and consequences on location uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity for kriging with moving neighborhood: a penalization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma d'échantillonnage pour les campagnes de mesures de la qualité de l'air : une approche par optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Seismic Monitoring - understanding and reducing event location uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC 2010 European Seismological Commission 32nd General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krigeage de grands jeux de données : une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Géostatistique 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History matching by interacting MCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international EnKF workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario reduction in uranium ore deposit mining by In Situ Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Langanay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the uncertainty quantification in computational geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la crue de juin 2016 sur la qualité de l'eau du bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo, Jean-Marie Mouchel, Cédric Fisson. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Interdisciplinaire de Recherche sur l'eau et l'environnement du bassin de la Seine (PIREN Seine)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70 p., 2018, 978-2-490463-05-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep kernel learning for geostatistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solal Raymondjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spline Interpolation on Compact Riemannian Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Clarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762403v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining covariance tapering and lasso driven low rank decomposition for the kriging of large spatial datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Space Deformation Model for Non-stationary Random Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Fouedjio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la matière organique dans le métabolisme des rivières à bas débit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masihullah Hasanyar,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIREN Seine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Carnot : Géophysique stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 particle filters for the SIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging for large data sets: A tentative comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVERSION DES MODELES STOCHASTIQUES DE MILIEUX HETEROGENES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00395528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions géostatistiques à la quantification d’incertitudes en géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statistiques [math.ST]. Sorbonne Universite, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03615400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10596,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A46041E4"/>
+    <w:nsid w:val="4B2A167A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10827,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-romary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3770-3370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136795021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Garayt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10188-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Clarotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2024.100847" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barthet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.07.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04751800v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Bhavsar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105638" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04342899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1621-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105382" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Langlais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-10018-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-021-00462-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02338067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.07.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TXMF5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aabce7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisons" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Caers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.04.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0B3GFL8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01223834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edzer Pebesma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.10.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDCHMH9T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.05.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Fouedjio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.05.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu374" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2253" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846756v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Desnoyers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-013-0731-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0JSXS9Z0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Melaine Favennec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4G73MBK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9330-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLVD9P6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903234620" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9166-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNZPMG46-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04679046v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Yahia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figluizzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/217750-ms" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04880111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahjoub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2523/IPTC-24509-MS" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2208.14015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925779v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880907v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar," TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174297v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361020v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chautru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Binet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900708" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mahbubul Alam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Benjemaa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2018.8417551" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971984v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2018.8422761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701694" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678894v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606772v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408574v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wagner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pilger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Carey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413644" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089327v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143813v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024302v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01067676v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Caers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003057v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003065v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842826v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843350v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843369v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776734v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771540v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Quinones" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770647v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693166v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578150v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518112v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583627v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02318590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897066v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piren-seine.fr/fr/fascicules/les-effets-de-la-crue-de-juin-2016-sur-la-qualit%C3%A9-de-leau-du-bassin-de-la-seine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05165114v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Raymondjean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313523v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762403v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090350v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128722v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang," TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583633v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00395528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03615400v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-romary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3770-3370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136795021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=0fAeQV0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338631v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Garayt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langanay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10188-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04751800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Bhavsar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105638" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Clarotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2024.100847" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barthet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.07.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04044114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129423" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04342899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1621-2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105382" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-021-00462-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03313527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Langlais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-10018-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02338067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aabce7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.07.033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5TXMF5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw272" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Caers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.04.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0B3GFL8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.05.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Fouedjio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.05.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01223834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edzer Pebesma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2015.10.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDCHMH9T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu374" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2253" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846756v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bechler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Desnoyers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-013-0731-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0JSXS9Z0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Melaine Favennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4G73MBK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702675v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9330-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLVD9P6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9166-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNZPMG46-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970903234620" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04880111v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Yahia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahjoub" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2523/IPTC-24509-MS" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04679046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figluizzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/217750-ms" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880907v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2208.14015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar," TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128712v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chautru" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Binet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourges" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900708" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881114v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mahbubul Alam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Benjemaa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2018.8417551" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2018.8422761" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884845v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701694" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678894v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678903v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678914v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408574v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408586v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wagner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pilger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Carey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219718v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413644" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219764v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003057v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01067676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102344v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024302v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Caers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843350v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842826v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923610v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776734v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713623v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771540v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776725v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Quinones" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578132v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770647v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693166v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693924v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578150v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494818v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518112v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583627v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02318590v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piren-seine.fr/fr/fascicules/les-effets-de-la-crue-de-juin-2016-sur-la-qualit%C3%A9-de-leau-du-bassin-de-la-seine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05165114v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Raymondjean" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313523v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762403v4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799970v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090350v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128722v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang," TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795034v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583633v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583630v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00395528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03615400v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>